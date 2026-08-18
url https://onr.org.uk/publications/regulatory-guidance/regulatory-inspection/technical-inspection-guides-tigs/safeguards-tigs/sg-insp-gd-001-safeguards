--- v0 (2025-10-18)
+++ v1 (2026-08-18)
@@ -1,54 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
@@ -65,129 +68,131 @@
           <w:left w:w="198" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="198" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9156"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20562" w:rsidRPr="00C20562" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00C20562" w:rsidRDefault="00C20562" w:rsidP="00323E71">
             <w:bookmarkStart w:id="0" w:name="_Toc466022543"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0226A" w:rsidRPr="001E03E1" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00FD21D7">
+      <w:tr w:rsidR="00D0226A" w:rsidRPr="001E03E1" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3892"/>
+          <w:trHeight w:hRule="exact" w:val="2778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="96"/>
-                <w:szCs w:val="96"/>
+                <w:sz w:val="72"/>
+                <w:szCs w:val="72"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="3CA24841" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00000000" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="09879CC4" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00352998" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
-                      <w:sz w:val="96"/>
-                      <w:szCs w:val="96"/>
+                      <w:sz w:val="72"/>
+                      <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="00F95332">
+                    <w:r w:rsidR="00547308">
                       <w:rPr>
-                        <w:sz w:val="96"/>
-                        <w:szCs w:val="96"/>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
                       </w:rPr>
                       <w:t>Safeguards</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -204,2536 +209,2421 @@
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108F43C7" w14:textId="3A6CC438" w:rsidR="00004C16" w:rsidRPr="00004C16" w:rsidRDefault="00004C16" w:rsidP="00004C16">
-[...572 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00323E71">
       <w:pPr>
-        <w:sectPr w:rsidR="00595C8C" w:rsidSect="009E4932">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+        <w:sectPr w:rsidR="00595C8C" w:rsidSect="003508FB">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
       <w:pPr>
         <w:pStyle w:val="ContentsHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE0C77">
         <w:lastRenderedPageBreak/>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidRPr="00257288">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00420A11">
         <w:t>ten</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0C77">
         <w:t>ts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B65348D" w14:textId="1B506EF8" w:rsidR="004E2E6D" w:rsidRDefault="007A26E4">
+    <w:p w14:paraId="7DC7CDB9" w14:textId="4F989345" w:rsidR="00DA6493" w:rsidRDefault="008A147B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc125705522" w:history="1">
-        <w:r w:rsidR="004E2E6D" w:rsidRPr="006F4800">
+      <w:hyperlink w:anchor="_Toc235705901" w:history="1">
+        <w:r w:rsidR="00DA6493" w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="004E2E6D">
+        <w:r w:rsidR="00DA6493">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004E2E6D" w:rsidRPr="006F4800">
+        <w:r w:rsidR="00DA6493" w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="004E2E6D">
+        <w:r w:rsidR="00DA6493">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004E2E6D">
+        <w:r w:rsidR="00DA6493">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004E2E6D">
+        <w:r w:rsidR="00DA6493">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc125705522 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705901 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004E2E6D">
+        <w:r w:rsidR="00DA6493">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004E2E6D">
+        <w:r w:rsidR="00DA6493">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC2170">
+        <w:r w:rsidR="00DA6493">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004E2E6D">
+        <w:r w:rsidR="00DA6493">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="749DF52A" w14:textId="4ACBBE4B" w:rsidR="004E2E6D" w:rsidRDefault="004E2E6D">
+    <w:p w14:paraId="752C303C" w14:textId="3522648A" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc125705523" w:history="1">
-        <w:r w:rsidRPr="006F4800">
+      <w:hyperlink w:anchor="_Toc235705902" w:history="1">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F4800">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Purpose and Scope</w:t>
+          <w:t>Purpose and scope</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc125705523 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705902 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC2170">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AD3347B" w14:textId="6EBA982D" w:rsidR="004E2E6D" w:rsidRDefault="004E2E6D">
+    <w:p w14:paraId="3B435BB8" w14:textId="26618699" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc125705524" w:history="1">
-        <w:r w:rsidRPr="006F4800">
+      <w:hyperlink w:anchor="_Toc235705903" w:history="1">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F4800">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Relationship to Relevant Legislation</w:t>
+          <w:t>Relationship to relevant legislation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc125705524 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705903 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC2170">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43914600" w14:textId="79FC13D0" w:rsidR="004E2E6D" w:rsidRDefault="004E2E6D">
+    <w:p w14:paraId="2222674E" w14:textId="621E0DCD" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc125705525" w:history="1">
-        <w:r w:rsidRPr="006F4800">
+      <w:hyperlink w:anchor="_Toc235705904" w:history="1">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F4800">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Purpose of The Nuclear Safeguards (EU Exit) Regulations 2019</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc125705525 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705904 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC2170">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37373675" w14:textId="13DAB9C9" w:rsidR="004E2E6D" w:rsidRDefault="004E2E6D">
+    <w:p w14:paraId="1CE1DD6D" w14:textId="62CC140E" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc125705526" w:history="1">
-        <w:r w:rsidRPr="006F4800">
+      <w:hyperlink w:anchor="_Toc235705905" w:history="1">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F4800">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Guidance on Inspection of Arrangements and their Implementation</w:t>
+          <w:t>Guidance on inspection of arrangements and their implementation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc125705526 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705905 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC2170">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C30F2C8" w14:textId="70F8D8F7" w:rsidR="004E2E6D" w:rsidRDefault="004E2E6D">
+    <w:p w14:paraId="1FF85A05" w14:textId="50FCEE99" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc125705527" w:history="1">
-        <w:r w:rsidRPr="006F4800">
+      <w:hyperlink w:anchor="_Toc235705906" w:history="1">
+        <w:r w:rsidRPr="00765724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 1 – Compliance inspection: Nuclear material accountancy inspection activities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705906 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15A226DE" w14:textId="292CFE57" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235705907" w:history="1">
+        <w:r w:rsidRPr="00765724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 2 – Compliance inspection: Particular safeguards provisions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705907 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08B9DD35" w14:textId="58D74EAC" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235705908" w:history="1">
+        <w:r w:rsidRPr="00765724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 3 – Compliance inspection:  An operators arrangements and activities for a PIT</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705908 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D67E377" w14:textId="1C4CD6C6" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235705909" w:history="1">
+        <w:r w:rsidRPr="00765724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 4 – Compliance inspection: Accountancy and Control Plan</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705909 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="758E2252" w14:textId="629ED16A" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235705910" w:history="1">
+        <w:r w:rsidRPr="00765724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 5 – Compliance inspection: Design information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705910 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>50</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68C798AD" w14:textId="57A23F4B" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235705911" w:history="1">
+        <w:r w:rsidRPr="00765724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 6 – Themed inspections</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705911 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>65</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C390C79" w14:textId="21965ED6" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235705912" w:history="1">
+        <w:r w:rsidRPr="00765724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 7 – Safeguards system-based inspections</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705912 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>67</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43A05FD0" w14:textId="27E0C8EB" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235705913" w:history="1">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc125705527 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705913 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC2170">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>70</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CDEB90C" w14:textId="7931CDD1" w:rsidR="004E2E6D" w:rsidRDefault="004E2E6D">
+    <w:p w14:paraId="7A8890F1" w14:textId="158468D7" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc125705528" w:history="1">
-        <w:r w:rsidRPr="006F4800">
+      <w:hyperlink w:anchor="_Toc235705914" w:history="1">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>Glossary and Abbreviations</w:t>
+          <w:t>Glossary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc125705528 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705914 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC2170">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>75</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="676DEBC1" w14:textId="6AFEC303" w:rsidR="004E2E6D" w:rsidRDefault="004E2E6D">
+    <w:p w14:paraId="642D5A58" w14:textId="64FCD6D0" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc125705529" w:history="1">
-        <w:r w:rsidRPr="006F4800">
+      <w:hyperlink w:anchor="_Toc235705915" w:history="1">
+        <w:r w:rsidRPr="00765724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
           </w:rPr>
-          <w:t>Appendix 1: Standard Definitions</w:t>
+          <w:t>Document control information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc125705529 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235705915 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC2170">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>27</w:t>
+          <w:t>78</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EFA489D" w14:textId="7DDDCCAF" w:rsidR="004E2E6D" w:rsidRDefault="004E2E6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0CC4B54A" w14:textId="3AEFD848" w:rsidR="00267815" w:rsidRDefault="008A147B" w:rsidP="00267815">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...234 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId21"/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
+    <w:p w14:paraId="4812BFF8" w14:textId="1D099CA0" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815">
+      <w:pPr>
+        <w:sectPr w:rsidR="003E098E" w:rsidSect="003508FB">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="43A875A4" w14:textId="388DFA13" w:rsidR="008D49A5" w:rsidRPr="0049684B" w:rsidRDefault="008D49A5" w:rsidP="0049684B">
+    </w:p>
+    <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="00223090" w:rsidRDefault="008D49A5" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc125705522"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235705901"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="0049684B">
+      <w:r w:rsidRPr="00223090">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="5A1F7C9D" w14:textId="208A1AEB" w:rsidR="00FE6795" w:rsidRPr="008D5D07" w:rsidRDefault="00FE6795" w:rsidP="00FE6795">
+    <w:p w14:paraId="6205C98C" w14:textId="61FBD347" w:rsidR="00547308" w:rsidRPr="004A31C3" w:rsidRDefault="00547308" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk64448648"/>
+      <w:r w:rsidRPr="004A31C3">
+        <w:t>The Nuclear Safeguards (EU Exit) Regulations 2019 (NSR19)</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1116753009"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+            <w:instrText xml:space="preserve"> CITATION HMG6 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[1]</w:t>
+          </w:r>
+          <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A31C3">
+        <w:t xml:space="preserve">require operators, as defined therein, to make arrangements to comply with obligations under NSR19. ONR inspects compliance with NSR19, and with the arrangements made under them, to judge the suitability of the arrangements made and the adequacy of their implementation. In July 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A31C3">
+        <w:t xml:space="preserve">he Nuclear Safeguards (EU Exit and Fees) (Amendment) Regulations 2026 (NSR26) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2121143072"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+            <w:instrText xml:space="preserve"> CITATION HMG261 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[2]</w:t>
+          </w:r>
+          <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003F3C6F" w:rsidRPr="004A31C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A31C3">
+        <w:t>came into force and amended NSR19. This guidance refers to NSR19 as the amended version of the regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34435E92" w14:textId="30097D9A" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-          <w:b/>
+          <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3CB9">
-[...14 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>Parts of NSR19 are prescriptive, however there are elements which are goal setting and do not prescribe in detail what the operator’s arrangements should contain, this is the responsibility of the operator. To support inspectors undertaking inspections, ONR produces a suite of guides to assist inspectors to make regulatory judgements and decisions in relation to the adequacy of compliance on the site. This inspection guide is part of the suite of documents provided by ONR for this purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="35C1E1D9" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="003F3C6F" w:rsidSect="003508FB">
+          <w:headerReference w:type="even" r:id="rId24"/>
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="even" r:id="rId26"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616F197D" w14:textId="77244732" w:rsidR="008D49A5" w:rsidRPr="00DD7520" w:rsidRDefault="008D49A5" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc235705902"/>
+      <w:r w:rsidRPr="00DD7520">
+        <w:lastRenderedPageBreak/>
+        <w:t>Purpose</w:t>
+      </w:r>
+      <w:r w:rsidR="00547308" w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve"> and scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7FA17362" w14:textId="59B7EC84" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve">This guide has been prepared as an aid to inspection of </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t xml:space="preserve">uclear </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t xml:space="preserve">aterial </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t>ccountancy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t xml:space="preserve">ontrol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t xml:space="preserve">afeguards </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t>(NMACS) activities at operator’s sites. It is to be used by ONR predominantly in judging the operator’s compliance with the requirements of NSR19. This guidance provides a framework for these inspection activities, within which the inspector is expected to exercise their discretion and judgement. This framework is provided to facilitate a consistent approach to inspection against NSR19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD474C7" w14:textId="77777777" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:t>Note that the requirements of NSR19 relate only to those activities undertaken for civil purposes. Activities for defence purposes are excluded from the UK nuclear safeguards regime, however, the inspector should note there is still some interaction between the civil and defence sectors and where qualifying nuclear material (QNM) is being transferred into or out of the civil safeguards regime, the requirements of NSR19 must be met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4490F200" w14:textId="4F475C27" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve">Safeguards inspections undertaken by ONR will fall into one of two basic categories as follows and any of these </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> may be performed in conjunction with inspections </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>involving other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> ONR purposes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A0BFA6" w14:textId="2C8A73E9" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Compliance inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> - Inspection of operator arrangements delivering compliance with NSR19. These </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7520">
+        <w:rPr>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> can include </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>activities in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> one or more of the areas outlined below;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E43FD5E" w14:textId="10FC0F9B" w:rsidR="00547308" w:rsidRPr="00DD7520" w:rsidRDefault="00547308" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">Nuclear material accountancy records and reports – </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C6F" w:rsidRPr="00DD7520">
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A147B">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="008A147B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008A147B">
+        <w:instrText xml:space="preserve"> REF _Ref232676408 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008A147B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CE3296">
+        <w:t>Guidance on inspection of arrangements and their implementation</w:t>
+      </w:r>
+      <w:r w:rsidR="008A147B">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008A147B">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF2AA01" w14:textId="7767EEE9" w:rsidR="00547308" w:rsidRPr="00DD7520" w:rsidRDefault="00547308" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">Accountancy and Control Plans (ACPs) – </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C6F" w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_4_–" w:history="1">
+        <w:r w:rsidR="008A147B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008A147B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ppendix 4</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4468D20D" w14:textId="75D6B8BF" w:rsidR="00547308" w:rsidRPr="00DD7520" w:rsidRDefault="00547308" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">Operator design information – </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C6F" w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_5_–" w:history="1">
+        <w:r w:rsidR="008A147B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008A147B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ppendix 5</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62842AE1" w14:textId="2564D95F" w:rsidR="00547308" w:rsidRPr="00DD7520" w:rsidRDefault="00547308" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">Physical Inventory Taking Evaluation </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2194">
+        <w:t xml:space="preserve">(PITe) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C6F" w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_2_–" w:history="1">
+        <w:r w:rsidR="008A147B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008A147B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ppendix 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EAF766" w14:textId="62EF9909" w:rsidR="00547308" w:rsidRPr="00DD7520" w:rsidRDefault="00547308" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="2268"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t xml:space="preserve">Physical Inventory Verification (PIV) may form a subset of this inspection </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCDCF98" w14:textId="631C5C2E" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:t>ONR inspection and assessment activities alongside the facilitation of IAEA activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB60735" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A1C35A" w14:textId="2445BBAA" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3C6F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Themed inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> – inspection of compliance through themed or cross-cutting inspections, especially when regulatory interests span multiple compliance areas. These inspections are valuable for reviewing multiple sites under the same organisation, multiple areas of a site, or wider topics such as documentation, organisational learning, or </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t xml:space="preserve">nuclear material </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve">accountancy systems. These inspections also include </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t xml:space="preserve">afeguards </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t>ystem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t xml:space="preserve">ased </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t xml:space="preserve">nspections </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t>(SSBIs) which can be used to assess the adequacy of systems integral to nuclear material accountancy and control (NMAC) performance both within a specific facility or spanning across a site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D011F6" w14:textId="442000B3" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve">This guide also contains advice on the activities surrounding, and opportunities presented by, the facilitation of </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t>activities performed</w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8" w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve">by the International Atomic Energy Agency (IAEA) </w:t>
+      </w:r>
+      <w:r w:rsidR="001402B8">
+        <w:t xml:space="preserve">in the UK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t>as the international safeguards inspectorate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4DE209" w14:textId="45DBF946" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="001402B8" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00547308" w:rsidRPr="00547308">
+        <w:t xml:space="preserve">guidance is for use by all inspectors in ONR undertaking nuclear safeguards inspections. The guidance does not indicate when or to what extent inspections of the requirements of NSR19 should be carried out as these matters are covered in other ONR guidance and individual inspection plans, which are risk informed, targeted and aligned to the ONR Nuclear Safeguards Plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE53AAC" w14:textId="6C573FB5" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:t>It is not anticipated that all the topics recommended for consideration by the inspector will be covered in a single inspection or during their time on site. Some aspects (</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C6F">
+        <w:t>for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547308">
+        <w:t xml:space="preserve"> operating and accounting records) need not necessarily be inspected on site and some activities can take place remotely. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0108DCA9" w14:textId="43A4B4ED" w:rsidR="00547308" w:rsidRPr="00547308" w:rsidRDefault="00547308" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547308">
+        <w:t>General ONR inspection guidance for all disciplines on how to plan, prepare, deliver and write-up an inspection should be used in conjunction with this guidance document</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7520">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1333336384"/>
+          <w:id w:val="-870447990"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003F3C6F">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="003F3C6F">
+            <w:instrText xml:space="preserve"> CITATION ONR34 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="003F3C6F">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[3]</w:t>
+          </w:r>
+          <w:r w:rsidR="003F3C6F">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00547308">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F09434" w14:textId="77777777" w:rsidR="009E0E52" w:rsidRDefault="009E0E52" w:rsidP="005754AE">
+      <w:pPr>
+        <w:sectPr w:rsidR="009E0E52" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AAE39A" w14:textId="70F7F167" w:rsidR="008D49A5" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc235705903"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Relationship to relevant legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="1181F7D2" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">NSR19 requires operators to have arrangements for accountancy and control of QNM in place and to provide specified information on the QNM it holds to ONR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420CED9D" w14:textId="3EA6004A" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ONR submit the operator’s safeguards information to the IAEA and the UKs nuclear cooperation agreement (NCA) partners in line with the format and detail required by relevant international obligations. Information transmitted to the IAEA is in fulfilment of the obligations of the United Kingdom under the agreement between the United Kingdom and the IAEA referred to as the Voluntary Offer Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:t xml:space="preserve"> (VOA)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="912512218"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
-            <w:instrText xml:space="preserve"> CITATION HMG6 \l 2057 </w:instrText>
+            <w:instrText xml:space="preserve"> CITATION IAE10 \l 2057 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00465974" w:rsidRPr="00465974">
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>[1]</w:t>
+            <w:t>[4]</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...436 lines deleted...]
-      <w:r w:rsidRPr="00411DB4">
+        <w:t xml:space="preserve">. Additional safeguards information is communicated in line with the obligations of other relevant international agreements as set down in the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Nuclear Safeguards (Fissionable Material and Relevant International Agreements) (EU Exit) Regulations 2019 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="-1200237116"/>
+          <w:id w:val="-1908830827"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003A5E60">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="003A5E60">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION HMG19 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="003A5E60">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00465974" w:rsidRPr="00465974">
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:noProof/>
             </w:rPr>
             <w:t>[5]</w:t>
           </w:r>
-          <w:r w:rsidR="003A5E60">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00411DB4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F6B39B" w14:textId="6B44B701" w:rsidR="0003140B" w:rsidRPr="00194FBF" w:rsidRDefault="0003140B" w:rsidP="00FE6795">
+    <w:p w14:paraId="05046712" w14:textId="1FBAB2B0" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00411DB4">
-        <w:t xml:space="preserve">How the operator complies with its requirements under NSR19 is predominantly for them to determine. ONR must judge the adequacy of this compliance and ultimately provide assurance that all operators are compliant with NSR19. ONR carries out this function through both assessment </w:t>
+      <w:r>
+        <w:t>How the operator complies with its requirements under NSR19 is predominantly for them to determine. ONR must judge the adequacy of this compliance and ultimately provide assurance that all operators are compliant with NSR19. ONR carries out this function through both assessment</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="2065820609"/>
+          <w:id w:val="-1938056746"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003A5E60">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="003A5E60">
-            <w:instrText xml:space="preserve"> CITATION ONR293 \l 2057 </w:instrText>
+          <w:r>
+            <w:instrText xml:space="preserve">CITATION ONR293 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="003A5E60">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00465974" w:rsidRPr="00465974">
+          <w:r w:rsidR="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[6]</w:t>
           </w:r>
-          <w:r w:rsidR="003A5E60">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00411DB4">
-[...15 lines deleted...]
-    <w:p w14:paraId="50276F89" w14:textId="77777777" w:rsidR="003A5E60" w:rsidRDefault="003A5E60" w:rsidP="00194FBF">
+      <w:r>
+        <w:t xml:space="preserve"> and inspection activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFCEDB0" w14:textId="30621393" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D93DA50" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="003A5E60" w:rsidSect="009E4932">
+        <w:sectPr w:rsidR="003F3C6F" w:rsidSect="003508FB">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
-[...1 lines deleted...]
-          <w:titlePg/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc47512751"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7B55EE4A" w14:textId="6110320C" w:rsidR="00B84A8B" w:rsidRPr="001E3CB9" w:rsidRDefault="00FE6795" w:rsidP="00FE6795">
+    </w:p>
+    <w:p w14:paraId="19CBAE12" w14:textId="0F43CD8C" w:rsidR="00140E1C" w:rsidRDefault="00D60BCB" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc125705525"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235705904"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Purpose </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Purpose of </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C6F">
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00B84A8B" w:rsidRPr="008108F7">
+      <w:r w:rsidR="00821337">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="00B84A8B" w:rsidRPr="001E3CB9">
-[...17 lines deleted...]
-    <w:p w14:paraId="4E51CCFE" w14:textId="5B3ADF62" w:rsidR="00A0063C" w:rsidRPr="00411DB4" w:rsidRDefault="00A0063C" w:rsidP="003A5E60">
+      <w:r w:rsidR="003F3C6F">
+        <w:t>Nuclear Safeguards (EU Exit) Regulations 2019</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="61F10257" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="00BB2D42" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00411DB4">
-[...9 lines deleted...]
-    <w:p w14:paraId="3331FE2C" w14:textId="77777777" w:rsidR="00A0063C" w:rsidRPr="00411DB4" w:rsidRDefault="00A0063C" w:rsidP="003A5E60">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">The operator </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is required to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> have arrangements in place to demonstrate compliance with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> With regards to NMAC, operators’ arrangements must meet the requirements of Regulation 6. These arrangements should be described in an ACP (Regulation 7), and the ACP should be kept up to date (Regulation 8). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F3C198" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="007A32C3" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00411DB4">
+      <w:r>
         <w:t xml:space="preserve">There is a requirement in NSR19, Regulation 7, for operators to produce ACPs that describe the specific arrangements and procedures required by Regulation 6 of NSR19. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF0A5EB" w14:textId="5E43B97B" w:rsidR="00A0063C" w:rsidRPr="00411DB4" w:rsidRDefault="00A0063C" w:rsidP="003A5E60">
+    <w:p w14:paraId="2356E1A7" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00411DB4">
-[...3 lines deleted...]
-    <w:p w14:paraId="42CA2894" w14:textId="2342C991" w:rsidR="009E0E52" w:rsidRDefault="00A40574" w:rsidP="003A5E60">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Brief guidance is given below for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the requirements on operators in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">each part of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19 and, thus, the features the inspector should target for understanding and compliance during inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E1375" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6C9A00AE" w14:textId="77777777" w:rsidR="00E17AD6" w:rsidRPr="00490A8F" w:rsidRDefault="00E17AD6" w:rsidP="003A5E60">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 1 (Introduction - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 and 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DD4DFE" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="00430AD9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00490A8F">
-[...3 lines deleted...]
-    <w:p w14:paraId="6B1901F4" w14:textId="72A76290" w:rsidR="00E17AD6" w:rsidRPr="00490A8F" w:rsidRDefault="00E17AD6" w:rsidP="003A5E60">
+      <w:r>
+        <w:t>This part defines the terms used in NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6505BE9F" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="00F00206" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00490A8F">
-[...9 lines deleted...]
-    <w:p w14:paraId="396CD977" w14:textId="77777777" w:rsidR="00E17AD6" w:rsidRPr="00490A8F" w:rsidRDefault="00E17AD6" w:rsidP="003A5E60">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">For the purposes of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">, a qualifying nuclear facility </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(QNF) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>means a facility (including associated buildings) in which qualifying nuclear material is produced, processed, used, handled, stored, or disposed of.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286EC031" w14:textId="6002A041" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00490A8F">
-[...3 lines deleted...]
-    <w:p w14:paraId="1FDF6C65" w14:textId="77777777" w:rsidR="00E17AD6" w:rsidRPr="001E3CB9" w:rsidRDefault="00E17AD6" w:rsidP="00DB36E6">
+      <w:r>
+        <w:t xml:space="preserve">A material balance area (MBA) may be comprised of one or more QNF, or one QNF may comprise of multiple MBAs. The operator may propose an MBA structure which should be discussed and agreed with ONR. ONR will then engage with the IAEA to agree </w:t>
+      </w:r>
+      <w:r w:rsidR="009C627F">
+        <w:t xml:space="preserve">and confirm </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the MBA structure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCFD6E4" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Qualifying nuclear material </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is defined as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C23787" w14:textId="077A3661" w:rsidR="00DD7520" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="1276" w:hanging="425"/>
+        <w:ind w:left="1276"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Fissionable material specified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">under subsection </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>7 of the Nuclear Safeguards Act 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>; i.e., the “</w:t>
+        <w:t xml:space="preserve">; i.e., </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7520">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>“T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1773">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Nuclear Safeguards (Fissionable Material and Relevant International Agreements) (EU Exit) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1773">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidDel="00940B56">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2557D38F" w14:textId="77777777" w:rsidR="00E17AD6" w:rsidRPr="001E3CB9" w:rsidRDefault="00E17AD6" w:rsidP="003A5E60">
+    <w:p w14:paraId="36C53B6B" w14:textId="71454057" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Source material in the form of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355BDFE1" w14:textId="77777777" w:rsidR="00E17AD6" w:rsidRPr="001E3CB9" w:rsidRDefault="00E17AD6" w:rsidP="003A5E60">
-[...1 lines deleted...]
-        <w:pStyle w:val="NumList2"/>
+    <w:p w14:paraId="47853ADB" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
         <w:numPr>
-          <w:ilvl w:val="5"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:ind w:left="1843"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Uranium metal, alloy or compound;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A886CB" w14:textId="77777777" w:rsidR="00E17AD6" w:rsidRPr="001E3CB9" w:rsidRDefault="00E17AD6" w:rsidP="003A5E60">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5D2FCC3B" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Thorium metal, alloy or compound, or;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB25D31" w14:textId="77777777" w:rsidR="00E17AD6" w:rsidRDefault="00E17AD6" w:rsidP="003A5E60">
+    <w:p w14:paraId="56B4764F" w14:textId="16D2B5F5" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Ore containing a substance from which a source material falling within paragraph 2 is capable of being derived.</w:t>
+        <w:t>Ore containing a substance from which a source material</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> falling within paragraph 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is capable of being derived.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644A86A0" w14:textId="77777777" w:rsidR="00E92F5A" w:rsidRDefault="00E92F5A" w:rsidP="00E17AD6"/>
-    <w:p w14:paraId="2FD6B45A" w14:textId="77777777" w:rsidR="00E92F5A" w:rsidRPr="001E3CB9" w:rsidRDefault="00E92F5A" w:rsidP="00AA0B96">
+    <w:p w14:paraId="642BA6BD" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="003F3C6F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A88C07" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 2 (Accountancy and control, records</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the provision of information by an operator - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 - 20)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748677E2" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRPr="001E3CB9" w:rsidRDefault="007E09C5" w:rsidP="003A5E60">
+    <w:p w14:paraId="5210F3E9" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t>NSR19</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B20A04" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRPr="001E3CB9" w:rsidRDefault="007E09C5" w:rsidP="00DB36E6">
+    <w:p w14:paraId="6F6A05C9" w14:textId="184402F2" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:left="1276" w:hanging="425"/>
+        <w:ind w:left="1276"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Require</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the operator to declare </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">BTCs </w:t>
+        <w:t xml:space="preserve">design information </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a qualifying nuclear facility, including </w:t>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">those </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">facilities </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in existence prior to the commencement of </w:t>
       </w:r>
@@ -2755,18187 +2645,22504 @@
         </w:rPr>
         <w:t>NSR19</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulation</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">. When </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1C09">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operator declares the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1C09">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preliminary </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>design information for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1C09">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1C09">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facility as soon as the decision to construct or authorise construction has been taken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, the inspector should ensure the facility is added to the Facilities List under Article 1(b) of our VOA</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:id w:val="1630674402"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00892629">
+            <w:rPr>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:rPr>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> CITATION IAE10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:rPr>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:t>[4]</w:t>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:rPr>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32717F4B" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRPr="001E3CB9" w:rsidRDefault="007E09C5" w:rsidP="003A5E60">
+    <w:p w14:paraId="5B2EADB1" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Require</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the operator to send an outline programme of activities of a qualifying nuclear facility to ONR using the information described in Part 8 of Schedule 1 of </w:t>
+        <w:t xml:space="preserve"> the operator to send an outline programme of activities of a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ONR using the information described in Part 8 of Schedule 1 of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>NSR19. The annual outline programme of activities for the following calendar year must be received by ONR by 30 September of each year</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulation</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACFCA0C" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRPr="001E3CB9" w:rsidRDefault="007E09C5" w:rsidP="003A5E60">
+    <w:p w14:paraId="72D376AB" w14:textId="56DC03FD" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Allow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ONR to impose particular safeguard provisions</w:t>
+        <w:t xml:space="preserve"> ONR to impose particular safeguard</w:t>
+      </w:r>
+      <w:r w:rsidR="009C627F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provisions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PSPs)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> on an operator in respect of a qualifying nuclear facility. Should </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>PSPs</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be imposed on an operator, the operator must comply with the requirements of the provisions (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulation</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The circumstances in which this is necessary are expected to be rare and ONR will engage with operators to fully understand the implications of any imposed PSPs before applying them. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56C2A4AA" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRPr="001E3CB9" w:rsidRDefault="007E09C5" w:rsidP="003A5E60">
+        <w:t>. ONR will engage with operators to fully understand the implications of any imposed PSPs before applying them. Where an IAEA Facility Attachment exists under our VOA</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-245421404"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00892629">
+            <w:rPr>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:rPr>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> CITATION IAE10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:rPr>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:t>[4]</w:t>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:rPr>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, the inspector should ensure that a PSP is in force reflecting the requirements of that Facility Attachment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01078A5C" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Require</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an operator of a qualifying nuclear facility to maintain a system of accountancy and control of the relevant qualifying nuclear material in each qualifying nuclear facility (</w:t>
+        <w:t xml:space="preserve"> an operator of a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to maintain a system of accountancy and control of the relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulation</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58599DEC" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRDefault="007E09C5" w:rsidP="003A5E60">
+    <w:p w14:paraId="361DE516" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Require</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an operator of a qualifying nuclear facility to produce, implement and comply with an </w:t>
+        <w:t xml:space="preserve"> an operator of a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to produce, implement and comply with an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ACP </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">which sets out the accountancy and control system for the qualifying nuclear material in that facility. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NumList2"/>
+        <w:t xml:space="preserve">which sets out the accountancy and control system for the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in that facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EA4171" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
         <w:numPr>
-          <w:ilvl w:val="5"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:ind w:left="1843"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>An operator must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, unless informed in writing by ONR that the matter is, in the ONR’s opinion, unlikely to be prejudicial to the maintenance of the system of safeguards (Regulation 9(2)),</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> implement and comply with the arrangements and procedures described in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ACP. This determination would be made because of inspection and assessment outcomes. As an enabling regulator ONR would communicate this to the operator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2A382B" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRPr="001E3CB9" w:rsidRDefault="007E09C5" w:rsidP="003A5E60">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3CDD4FF0" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>An ACP may, in rare circumstances, be approved by ONR, whereupon any changes to that ACP must thereafter be approved by ONR before implementation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221C935B" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRPr="001E3CB9" w:rsidRDefault="007E09C5" w:rsidP="003A5E60">
+    <w:p w14:paraId="5667AEED" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>An operator must ensure that the operating records</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and accounting records</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each material balance area satisfy the requirements detailed in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEACEB5" w14:textId="77777777" w:rsidR="007E09C5" w:rsidRDefault="007E09C5" w:rsidP="003A5E60">
+    <w:p w14:paraId="02032E79" w14:textId="1A2DA1E6" w:rsidR="00543A9C" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> set out the reporting requirements, including the format and timescales,</w:t>
+        <w:t xml:space="preserve"> set out the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> placed upon the operator. The</w:t>
+        <w:t>nuclear material accountancy and other a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924646">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dditional reporting obligations arising from relevant international agreements and from obligations resulting from international trade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To achieve these </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>reporting requirements, including the format and timescales,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> placed upon the operator, the</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>operator</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">have </w:t>
+        <w:t xml:space="preserve">have relevant </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>arrangements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to include meeting these requirements</w:t>
+        <w:t xml:space="preserve"> in place</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1F0E68" w14:textId="2B8DD01C" w:rsidR="006D5A01" w:rsidRDefault="006D5A01" w:rsidP="00E17AD6">
+    <w:p w14:paraId="40EF4E41" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Part 3 (Exports and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">mports - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21 - 24)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401EABA3" w14:textId="77777777" w:rsidR="009478BA" w:rsidRPr="009478BA" w:rsidRDefault="009478BA" w:rsidP="003A5E60">
+    <w:p w14:paraId="3799FAA4" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="009478BA">
-[...3 lines deleted...]
-    <w:p w14:paraId="73AB6574" w14:textId="77777777" w:rsidR="009478BA" w:rsidRPr="009478BA" w:rsidRDefault="009478BA" w:rsidP="003A5E60">
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> require</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> the operator to give advance notification to the ONR if any qualifying nuclear material is exported from or imported into the UK</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 21 and 22).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2931360E" w14:textId="6784F461" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="009478BA">
-[...3 lines deleted...]
-    <w:p w14:paraId="115FF9CC" w14:textId="77777777" w:rsidR="009478BA" w:rsidRPr="009478BA" w:rsidRDefault="009478BA" w:rsidP="003A5E60">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Should there be loss or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">considerable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">delay during transfer, then the operator must send a special report to the ONR (as specified in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 16) as soon as the operator becomes aware (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 23).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A “considerable delay” should be considered as any delay that impacts on the date of arrival at the receiving </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD22F6">
+        <w:t>facility</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4819365C" w14:textId="787C8227" w:rsidR="00543A9C" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="009478BA">
-[...3 lines deleted...]
-    <w:p w14:paraId="366DC184" w14:textId="67C2E643" w:rsidR="005F799C" w:rsidRDefault="005F799C" w:rsidP="003A5E60">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Should there be any changes in the dates for packing before transfer, transport or unpacking of qualifying nuclear material, which has been given in the notifications under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 21 and 22, then the operator must inform ONR of this</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> without delay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 24). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9CE758" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Part 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">and 5 (Carriers, </w:t>
+        <w:t xml:space="preserve">and 5 (Carriers and </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">temporary storage agents </w:t>
+        <w:t>temporary storage agents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">and ores </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Regulations</w:t>
+        <w:t>Regulation</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 25 </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> 25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C44F2B" w14:textId="78C747C8" w:rsidR="00513C9B" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> require</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>any person</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>undertaking</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> in the UK</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> engaged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>, in tran</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sporting, or temporarily storing QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have records for receipt and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> hand</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> material (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation 25).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529E5663" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>-</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t xml:space="preserve">Part 6 (Qualifying nuclear material in the form of conditioned and retained waste - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CD9671A" w14:textId="77777777" w:rsidR="00D50EAF" w:rsidRPr="00D50EAF" w:rsidRDefault="00D50EAF" w:rsidP="003A5E60">
+        <w:t xml:space="preserve"> 29 and 30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F65052A" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D50EAF">
-[...3 lines deleted...]
-    <w:p w14:paraId="3B553B4B" w14:textId="77777777" w:rsidR="00D50EAF" w:rsidRPr="003A5E60" w:rsidRDefault="00D50EAF" w:rsidP="00DB36E6">
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2447C5" w14:textId="77777777" w:rsidR="00AD22F6" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:left="1276" w:hanging="425"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4FD086FC" w14:textId="77777777" w:rsidR="00D50EAF" w:rsidRPr="003A5E60" w:rsidRDefault="00D50EAF" w:rsidP="003A5E60">
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 to 15 do not apply to an operator of a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in respect of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QNM which has been transferred to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retained or conditioned waste that is stored or treated at the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Instead, the operator is to keep accounting records for the conditioned and retained waste which satisfy the requirements of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B695FD" w14:textId="4C492A32" w:rsidR="00B50616" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="297A4286" w14:textId="625E8EAE" w:rsidR="003D2C49" w:rsidRPr="003A5E60" w:rsidRDefault="00D50EAF" w:rsidP="003A5E60">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inspectors should note that this QNM is still subject to safeguards, under a reduced reporting regime, and must be adequately accounted for and controlled. The quantity of QNM reported in retained or conditioned waste should not change without that QNM being transferred back onto the main QNM account, adjusted or corrected and then reported as transferred back into retained or conditioned waste. Appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31538">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">operating data used to determine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31538">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be made available to the inspector when requested.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD22F6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0183E937" w14:textId="53104F5C" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="00B50616" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3F64BE97" w14:textId="401648A0" w:rsidR="00C20E04" w:rsidRDefault="00C20E04" w:rsidP="00C20E04">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The total inventory on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD22F6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD22F6" w:rsidRPr="00AD22F6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>stock list of conditioned and retained waste</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD22F6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be equal to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the quantity of QNM transferred into retained and conditioned waste (TW/TC inventory change codes) minus the quantity of QNM removed from retained and conditioned waste back onto the main QNM inventory (FW/FC inventory change codes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BA1E74" w14:textId="5205643D" w:rsidR="00513C9B" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Set</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out the reporting requirements placed on the operator when transferring conditioned waste. The requirements on the operator are outlined in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4159BAAD" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 7 (Qualifying nuclear facility with limited operation and exemption - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 and 32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5B60EE" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>A qualifying nuclear facility with limited operation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (QNFLO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> is defined as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA25B63" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">QNF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">in which less than one effective kilogram of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> is produced, processed, stored, handled, disposed of or otherwise used</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05989F0A" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Is not a reactor, a critical facility, a conversion plant, a fabrication plant, a reprocessing plant, an isotope separation plant nor a separate storage installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B19ED57" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">If an operator of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> believes that the facility satisfies the definition of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFLO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> they can apply to the ONR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>request a reporting regime with limited reporting requirements provided for in Regulation 31. The requirements of NSR19 Regulations 4, 12 to 15 and 21 to 24 do not apply to operators for whom the limited reporting regime has been granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB310FA" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="007F53C0" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">ONR may impose additional requirements concerning the form and frequency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F53C0">
+        <w:t xml:space="preserve">of reports under Regulation 31. The operator must supply evidence to show compliance with any additional requirements imposed upon it by ONR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659966D8" w14:textId="12CD3E39" w:rsidR="003E4246" w:rsidRPr="007F53C0" w:rsidRDefault="008C0542" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F53C0">
+        <w:t>Where a QNFLO either imports QNM into the UK or exports QNM out of the UK, they should inform ONR within 14 days of the transfer taking place, as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0542">
+        <w:t xml:space="preserve"> required by the addendum to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regulation 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0542">
+        <w:t xml:space="preserve"> of NSR19</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="846220916"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007F53C0">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="007F53C0">
+            <w:instrText xml:space="preserve"> CITATION ONR25 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="007F53C0">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[7]</w:t>
+          </w:r>
+          <w:r w:rsidR="007F53C0">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="008C0542">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B051C3" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9F0FA7" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regulation 32 sets out two exemptions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D28426D" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> not apply to a person </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in respect of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> end products which are used for non-nuclear purposes, and which incorporate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> which is in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> practice irrecoverable.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CD932B" w14:textId="17E8705F" w:rsidR="00513C9B" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> not apply to a relevant educational institution which holds an amount equal to 0.01 effective kilograms or less of uranium or thorium where, in the case of uranium, the isotopes 235 and 233 comprise 1% or less of the total mass of uranium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0562FEEA" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 8 (Civil activities - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 and 34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D9F9B3" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> impose</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> duties on the operator if the operator wishes to remove </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> from civil activities. Before </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> can be removed from civil activities, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ONR must provide written consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. The operator must use the form set out in Part 12 of Schedule 1 to provide advanced notification to ONR of the proposed withdrawal. This application must be received by ONR at least 14 days before the day on which the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> is to be withdrawn (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 33).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624D25B0" w14:textId="32B49EB6" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In considering any request for withdrawal of QNM from safeguards, the inspector should note that whilst under the UKs VOA there is a legal right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3645C">
+        <w:t xml:space="preserve"> to withdraw </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3645C">
+        <w:t xml:space="preserve"> from safeguards for national security reasons, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the UK has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3645C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stated in INFCIRC/570</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-992177961"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00892629">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:instrText xml:space="preserve">CITATION IAE60 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[8]</w:t>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3645C">
+        <w:t xml:space="preserve"> such withdrawals will be severely limited. Only small quantities of material not suitable for nuclear explosive purposes will be withdrawn </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3645C">
+        <w:t xml:space="preserve"> material purchased from civil manufacturers for such use at defence nuclear facilities as the calibration of instruments and radiography and shielding of radioactive sources)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E6BFDD" w14:textId="382AA927" w:rsidR="00513C9B" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 34 clarifies the scope of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> which are partly used for civil activities. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> appl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> used in civil activities but they do not apply to anything done for defence purposes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> within the meaning of section 70 of </w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:t xml:space="preserve">the Energy Act 2013 (TEA13) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-46540934"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00892629">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:instrText xml:space="preserve"> CITATION HMG142 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[9]</w:t>
+          </w:r>
+          <w:r w:rsidR="00892629">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E524F46" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 9 (Communication - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBCEF6A" w14:textId="5DA68B1B" w:rsidR="00A401FA" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 35 specifies the ways in which an operator can communicate </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">required by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> to the ONR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EE2C0C" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765DBE8A" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Part 6 (Qualifying nuclear material in the form of conditioned and retained waste - </w:t>
+        <w:t xml:space="preserve">Part 10 (Safeguards equipment - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 29 and 30)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E2AD3DD" w14:textId="77777777" w:rsidR="00CE525B" w:rsidRPr="001E3CB9" w:rsidRDefault="00CE525B" w:rsidP="003A5E60">
+        <w:t xml:space="preserve"> 36 - 38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0563BD7B" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk125639121"/>
       <w:r>
         <w:t>NSR19</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
-        <w:t>:</w:t>
-[...9 lines deleted...]
-        <w:ind w:left="1276" w:hanging="425"/>
+        <w:t xml:space="preserve"> require</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> the operator to install suitable safeguards equipment in each </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> if so requested by the ONR. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ONR does not envisage routine use of its own safeguards equipment as part of regulating compliance with NSR19. If the requirement were to arise, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> should note that a PSP may impose requirements on an operator in relation to safeguards equipment (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 36).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> In any event ONR would engage with the operator throughout the process of installation to ensure the equipment will achieve the desired NMACS outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3ABDA9" w14:textId="4CD6FBCB" w:rsidR="00A401FA" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">If safeguards equipment is installed in a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">, the operator must permit </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>s to have reasonable access to that equipment.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Any maintenance or calibration liabilities for ONR owned equipment would lie with ONR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018993EA" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>State</w:t>
-[...354 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part 11 (The ONR - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 39 - 42)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADA7FB1" w14:textId="77777777" w:rsidR="000072AE" w:rsidRPr="000072AE" w:rsidRDefault="000072AE" w:rsidP="003A5E60">
+    <w:p w14:paraId="15FC1635" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="000072AE">
-[...97 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t>This section of NSR19</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3CB9">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>Regulation</w:t>
+        <w:t xml:space="preserve"> outlines </w:t>
+      </w:r>
+      <w:r>
+        <w:t>potential</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3CB9">
-        <w:rPr>
-[...116 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> activities ONR </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3CB9">
-        <w:rPr>
-[...279 lines deleted...]
-    <w:p w14:paraId="399EF484" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="005F71D9">
+        <w:t>undertake on site to assess compliance with the requirements by the operator. The ONR may:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ECAA74" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B28C0">
-[...3 lines deleted...]
-    <w:p w14:paraId="221734B6" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="005F71D9">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Examine records kept by the operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C53CFC9" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="6F4DEBE7" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="005F71D9">
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Make independent measurements of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46573796" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="1B5FE931" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="005F71D9">
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Apply and make use of surveillance and containment measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFC5B53" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="4981C269" w14:textId="5000BF39" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Observe the taking of samples at key measurement points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E482CDB" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Observe the treatment and analysis of samples and obtain duplicates of samples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EDC61F" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Verify the functioning and calibration of an operator’s equipment; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D650B3" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Make such observations or measurements as necessary to verify the accuracy of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submitted design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE2E121" w14:textId="4341348E" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Ref28079992"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009E4932">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>It should be noted that the above list</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has been taken from Part 11 of NSR19 and is not exhaustive.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B28C0">
-[...2 lines deleted...]
-      <w:r w:rsidR="009E4932">
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30264">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> may use their discretion to determine what is necessary to assess</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> an operator’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> compliance.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E3A3BA" w14:textId="583F9AE5" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Schedule 8 of TEA</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provides further information on the powers that inspectors have been legally authorised with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC199FF" w14:textId="78D05FC0" w:rsidR="00A401FA" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> require</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> the operator, if so instructed by ONR, to send any samples of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> which have been taken for ONR’s use to a location specified by ONR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63450088" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part 12 (Offences - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6932553E" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">If an operator fails to comply with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regulation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>43 then an offence will have been committed.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565AFB79" w14:textId="75AE487A" w:rsidR="00A401FA" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ONR will use its Enforcement Management Model (EMM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-715200737"/>
+          <w:id w:val="433330638"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009E4932">
+          <w:r w:rsidR="00892629">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="009E4932">
-            <w:instrText xml:space="preserve"> CITATION ONR232 \l 2057 </w:instrText>
+          <w:r w:rsidR="00892629">
+            <w:instrText xml:space="preserve">CITATION ONR27 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="009E4932">
+          <w:r w:rsidR="00892629">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00465974" w:rsidRPr="00465974">
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>[9]</w:t>
+            <w:t>[10]</w:t>
           </w:r>
-          <w:r w:rsidR="009E4932">
+          <w:r w:rsidR="00892629">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="004B28C0">
-[...3 lines deleted...]
-    <w:p w14:paraId="120C062C" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+      <w:r w:rsidR="00892629">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to determine the response to an operator failing to comply with NSR19, including committing an offence under Regulation 43. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CF5230" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="00A744E3" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A744E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 13 (Notification to the Secretary of State - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A744E3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44 - 49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2390F340" w14:textId="79D56988" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B28C0">
-[...3 lines deleted...]
-    <w:p w14:paraId="72557928" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+      <w:r>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 44 to 49 govern the provision of information to the Secretary of State concerning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> QNM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>non-nuclear material, equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> and technology to which a relevant international agreement, as defined in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210154">
+        <w:t xml:space="preserve">he Nuclear Safeguards (Fissionable Material and Relevant International Agreements) (EU Exit) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210154">
+        <w:t xml:space="preserve"> 201</w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>, applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD0A2BD" w14:textId="19EBC980" w:rsidR="003F3C6F" w:rsidRPr="00F932F4" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B28C0">
-[...3 lines deleted...]
-    <w:p w14:paraId="5415F60E" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+      <w:r>
+        <w:t>Regulation 44 states that the Secretary of State may provide written advice if operators have relevant items that should be reported on under one or more international agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F932F4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F932F4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F932F4">
+        <w:t xml:space="preserve">In the case of items or equipment which are not QNM, inspectors should direct the operator to seek advice from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54291">
+        <w:t>Department of Energy Security and Net-Zero (DESNZ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F932F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FFE0E4" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B28C0">
-[...3 lines deleted...]
-    <w:p w14:paraId="698D611B" w14:textId="6A641044" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 45 sets out the requirements on an operator of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> or other person to inform the Secretary of State of the receipt, production or transfer of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> relevant non-nuclear material, equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> or technology. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73632F17" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B28C0">
-[...13 lines deleted...]
-    <w:p w14:paraId="6FD349D5" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 46 sets out the time p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eriod for the notification and Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 47 requires an operator to notify the Secretary of State of any relevant change. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F128243" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Ref34315530"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="17C46858" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 48 sets out the circumstances in which </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 45 to 47 cease to apply and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 49 sets out interpretation provisions for Part 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFC5F51" w14:textId="72EF0EDF" w:rsidR="00A401FA" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B28C0">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B28C0">
+      <w:r>
+        <w:t>Part 13 should be considered in conjunction with the arrangements for implementing Nuclear Co-operation Agreements (NCAs) agreed between ONR and the government department, DESNZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0642E387" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRPr="001E3CB9" w:rsidRDefault="003F3C6F" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 14 (General - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 - 56)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1F6CA3" w14:textId="77777777" w:rsidR="003F3C6F" w:rsidRDefault="003F3C6F" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">The final part of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">NSR19 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">is the general part and brings into effect all that is contained within the Schedules of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A5897" w14:textId="1E51C373" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C3DA1C" w14:textId="35444E9C" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Ref232676408"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235705905"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">reports. Examples of operating records include movement control documents, weight or volume records, laboratory records and power production records. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64E3A419" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nspection of </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rrangements and their </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mplementation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="153EBEEF" w14:textId="5F220133" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B28C0">
-[...76 lines deleted...]
-    <w:p w14:paraId="4DA3D73E" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="00F04304">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="007F748F">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04304">
+        <w:t xml:space="preserve"> inspector may </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">conduct one of the following types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00642C94">
+        <w:t xml:space="preserve">safeguards </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232F9EFB" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B28C0">
-[...3 lines deleted...]
-    <w:p w14:paraId="2185394C" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="00DB36E6">
+      <w:r>
+        <w:t>Compliance inspection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F2D9F3" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="0EF3CEF0" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="00DB36E6">
+      </w:pPr>
+      <w:r>
+        <w:t>Themed inspection (including Safeguards System-Based Inspections)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A02628" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00F04304" w:rsidRDefault="00892629" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...88 lines deleted...]
-    <w:p w14:paraId="053E604B" w14:textId="77777777" w:rsidR="004B28C0" w:rsidRPr="004B28C0" w:rsidRDefault="004B28C0" w:rsidP="009E4932">
+      </w:pPr>
+      <w:r>
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491E71">
+        <w:t xml:space="preserve"> and assessment activities alongside facilitation of IAEA verification activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E48F24" w14:textId="67464010" w:rsidR="00892629" w:rsidRPr="001E3CB9" w:rsidRDefault="00892629" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="0013441E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Guidance on the types of activities which may form part of these inspections is provided in the remainder of this section and in the associated </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0A78">
+        <w:t>appendices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to this document. For more general guidance on conducting an inspection, inspectors should refer to the ONR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1866">
+        <w:t>General Inspection Guide</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1467705069"/>
+          <w:id w:val="2112553958"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003D5591">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="003D5591">
-            <w:instrText xml:space="preserve"> CITATION ONR113 \l 2057 </w:instrText>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION ONR34 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="003D5591">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="003D5591" w:rsidRPr="003D5591">
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>[2]</w:t>
+            <w:t>[3]</w:t>
           </w:r>
-          <w:r w:rsidR="003D5591">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="0013441E">
-[...3 lines deleted...]
-    <w:p w14:paraId="13169890" w14:textId="77777777" w:rsidR="00DD2E14" w:rsidRPr="0013441E" w:rsidRDefault="00DD2E14" w:rsidP="009E4932">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48544446" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="0013441E">
-[...3 lines deleted...]
-    <w:p w14:paraId="64E782DC" w14:textId="77777777" w:rsidR="00DD2E14" w:rsidRPr="0013441E" w:rsidRDefault="00DD2E14" w:rsidP="00DB36E6">
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>or inspections announced in advance, it is good practice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for the inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>the operator with as much information about the scope and nature of the inspection as is practicable.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>This ensures that the operator is given every opportunity to provide a true and accurate demonstration of compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CC165B" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="001E3CB9" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For unannounced inspections, the scope should not be shared with the operator in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2782949A" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inspections may be performed across several regulations in NSR19, multiple facilities or MBAs at a site, and may cover more than one operator system for accountancy and control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578B8EDE" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">It is for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">s to apply their experience and discretion to determine the extent and depth of a particular inspection, taking due account of factors such as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the current safeguards plan, regulatory intelligence and the significance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">, complexity and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and QNF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF4B9F6" w14:textId="534D9FCB" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Guidance is given </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in this document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> on some of the key </w:t>
+      </w:r>
+      <w:r>
+        <w:t>considerations i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>n deciding which arrangements to sample</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and what activities may be worthwhile conducting as part of an inspection.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>When planning for an inspection, inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">s should consider </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">all forms of regulatory intelligence including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>reported information, events</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> previous enforcement action taken on the site or at other sites. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This should include the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">findings of related </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">safety or security </w:t>
+      </w:r>
+      <w:r w:rsidR="005233DE">
+        <w:t>regulatory activities</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ABFC54" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10687530" w14:textId="0EF23823" w:rsidR="00A401FA" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where site inspection indicates that an operator's arrangements fall significantly short of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the requirements of NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i.e., amber or red inspection ratings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> and especially where enforcement action appears to be warranted under the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">EMM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">the inspector should seek advice from </w:t>
+      </w:r>
+      <w:r>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC17AB">
+        <w:t xml:space="preserve">eir Site Regulatory Lead for safeguards, or the </w:t>
+      </w:r>
+      <w:r w:rsidR="009742CF">
+        <w:t xml:space="preserve">Safeguards </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC17AB">
+        <w:t>Head of Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B75DB0" w14:textId="1F7475C0" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Compliance </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B42CB">
+        <w:t>nspections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3691ECE6" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Safeguards compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> inspections are those activities involving inspection of an operator in relation to their arrangements for compliance with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>. It is recognised that for a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> QNFLO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> operator</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> compliance inspections </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will be proportionate to the activities performed and quantity and type of QNM present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343E6A4C" w14:textId="6FBEC65D" w:rsidR="00A401FA" w:rsidRPr="004A31C3" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A safeguards compliance inspection may consider compliance with any and all of NSR19. More detailed guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04C9C">
+        <w:t xml:space="preserve">the range </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04C9C">
+        <w:t xml:space="preserve">potential </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inspection activities is provided in </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0A78">
+        <w:t>appendices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542C4647" w14:textId="3E765262" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Themed </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nspections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4190FC6B" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008704CF">
+        <w:t>Compliance may also be assessed through themed or cross-cutting inspections, especially when regulatory interests span multiple compliance areas. An overall rating can be recorded in WIReD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72305A8D" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00F17A66" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Themed inspections may be cross functional and should have a lead inspector appointed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6547">
+        <w:t>Using the same inspection team across locations can improve continuity.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Inspectors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6547">
+        <w:t>should consider the scope and depth of these inspections, adapting plans based on results from earlier inspections to address common issues or themes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440ED094" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SSBIs are a subset of themed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systems that directly support NMACS across a site, within an MBA, or more generally for an operator. The aim of an SSBI is to obtain assurance that the systems in place for NMACS are proportionate to and appropriate for the QNF and the QNM within it. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07649343" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">It is recognised that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this would not be an appropriate inspection type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> for an operator of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFLO, although QNFLO itself may be a theme for inspection purposes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38722E7B" w14:textId="4EF14DAC" w:rsidR="00A401FA" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">More detailed guidance on themed inspection and in particular, SSBIs is provided in the </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0A78">
+        <w:t xml:space="preserve">appendices </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3DA6BD" w14:textId="77777777" w:rsidR="00A401FA" w:rsidRDefault="00A401FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0C1DDF" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00D75571" w:rsidRDefault="00892629" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D01097">
+        <w:lastRenderedPageBreak/>
+        <w:t>ONR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75571">
+        <w:t xml:space="preserve"> inspection and assessment activities alongside facilitation of IAEA </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verification activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE2A5D6" w14:textId="6B0C6B84" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7E67">
+        <w:t>s part of meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the UK’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7E67">
+        <w:t xml:space="preserve"> international safeguards obligations</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, as the State Regulatory Authority (SRA) for safeguards in the UK, ONR must f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7E67">
+        <w:t>acilitat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7E67">
+        <w:t xml:space="preserve"> IAEA’s verification activities </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under the VOA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6177">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1128972833"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B0755D">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00B0755D">
+            <w:instrText xml:space="preserve"> CITATION IAE10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00B0755D">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[4]</w:t>
+          </w:r>
+          <w:r w:rsidR="00B0755D">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">. This facilitation does not necessarily demand the presence of ONR inspectors on site, but where there is such presence, it may provide opportunities for other regulatory activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1400FAEE" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="008B0907" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">The guidance in this section is aimed at all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">s involved in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>facilitation of IAEA verification activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Inspections during facilitation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>should be considered for in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>corporation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> into each respective </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASIP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> at the planning stage.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A73D6D" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00583AC1" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00583AC1">
+        <w:t xml:space="preserve">Prior to the IAEA inspection the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583AC1">
+        <w:t xml:space="preserve">nspector should establish or confirm: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEC4495" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="0013441E">
-[...3 lines deleted...]
-    <w:p w14:paraId="209414C1" w14:textId="77777777" w:rsidR="00DD2E14" w:rsidRPr="0013441E" w:rsidRDefault="00DD2E14" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">the scope and content of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690FD4A1" w14:textId="4668AD94" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="6BECF9FD" w14:textId="4340DCD0" w:rsidR="00DD2E14" w:rsidRDefault="00DD2E14" w:rsidP="00DB36E6">
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">that all </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0049D">
+        <w:t xml:space="preserve">safeguards </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inspectors and other officials </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> equipment technicians) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>have approval to access the site and the facility</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> as well as </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a clear understanding of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">where access may be restricted </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and/or need to be managed </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for safety or security reasons).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5D0FCA" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...69 lines deleted...]
-    <w:p w14:paraId="36287DA5" w14:textId="1DE79AAC" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="009E4932">
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">the scope of the work of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>under the relevant international agreement, particularly, their rights and obligations</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5033700E" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">the previous history of the operator with respect to international </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">safeguards verification </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>and ONR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> safeguards activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605EA15A" w14:textId="55960202" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Hlk125637783"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="4A690699" w14:textId="02079CC0" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="009E4932">
+      <w:r>
+        <w:t xml:space="preserve">When facilitating IAEA activities, the ONR inspector should be cognisant that they are on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FC9">
+        <w:t xml:space="preserve">a nuclear facility which is under the control of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974FC9">
+        <w:t>perator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and that ultimate responsibility for safety and security of the facility rests with the operator. Where an operator must refuse an IAEA </w:t>
+      </w:r>
+      <w:r w:rsidR="008F47B5">
+        <w:t xml:space="preserve">safeguards </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector’s request to perform an activity on the grounds of safety or security, the ONR inspector should seek to fully understand the reasons and should lead a pragmatic resolution process with both parties. The inspector should consider and establish if there are alternative means of the IAEA meeting their safeguards objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD60DC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2960D27D" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="008B0907" w:rsidRDefault="00892629" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...11 lines deleted...]
-    <w:p w14:paraId="3422DD95" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      <w:r>
+        <w:t xml:space="preserve">In terms of inspection activity during an IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0907">
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the inspector should use their judgement to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0277C242" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00C9784D" w:rsidRDefault="00892629" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...3 lines deleted...]
-    <w:p w14:paraId="389B7612" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="00C9784D">
+        <w:t xml:space="preserve">Attend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0907">
+        <w:t xml:space="preserve">and facilitate understanding at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9784D">
+        <w:t xml:space="preserve">both </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opening and closing meetings, which should be led by the IAEA. During those meetings, the ONR inspector should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4763FDF9" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0907">
+        <w:t xml:space="preserve">Ensure that the scope of the inspection is clear </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and understood by all parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62130270" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ensure the roles and responsibilities of all participants are clear and understood</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> including</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> access restrictions</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E517063" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">Ensure that the outcomes, actions </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(assigned and time-bound), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">and recommendations are clear </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and understood by all parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A27AE5" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0907">
+        <w:t xml:space="preserve">Monitor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">operator activities in support of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5187F9" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">Confirm </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with the operator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">that all activities are </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">safe and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>in line with reasonably acceptable NMACS operations</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DA1AC5" w14:textId="3901B756" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">Ensure that the operator responds effectively to reasonable requests from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>access to certain areas of plant and information)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> without impacting the safety or security of the facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B41E40F" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and challenge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> any operations that appear to fall outside safety or security </w:t>
+      </w:r>
+      <w:r>
+        <w:t>expected good</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> practice</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D71441" w14:textId="49308D03" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>Challenge any behaviours</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>that would appear to result in clear and present danger</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B30BE61" w14:textId="699BF79B" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>Where activities appear to be unsafe</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">represent poor security behaviour report these to the relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ONR inspector.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580474FD" w14:textId="2FEC68D3" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">Ensure that the operator responds effectively to any relevant observations made by the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>or ONR during the inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E090160" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">Ensure that </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>does not work outside the scope of the relevant international agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> including access and information requests</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A869630" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>Challenge requests for any activities that appear to result in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> unnecessary risk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> or are outside local rules</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9AE7C5" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0907">
+        <w:t xml:space="preserve">Act as the UK and ONR representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">with respect to outcomes of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, including receipt of the formal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB242E">
+        <w:t xml:space="preserve">IAEA report </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">on the inspection results and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB242E">
+        <w:t xml:space="preserve">conclusions </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as specified in the VOA. The ONR inspector should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBA5A85" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">Share </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ONR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> observations </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with the operator in the first instance and, if appropriate, with the IAEA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412F4DCC" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">Discuss the outcomes of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">inspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> the operator and ensure the correct level of understanding</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC86EC3" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>Post</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> share the formal report from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IAEA with the operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4E1F01" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:lastRenderedPageBreak/>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> the outcomes of the inspection to inform future ONR regulatory activities</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22086659" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00E61612" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t>Ensure follow</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> of outcomes of inspection and close out of issues raised</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374B16E9" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="001422C9" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">Ensure </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> is shared </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">within ONR and with the operator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve">close out meeting and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61612">
+        <w:t xml:space="preserve"> the inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A57783" w14:textId="747BEE25" w:rsidR="00A401FA" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During an IAEA inspection, the ONR inspector should be aware that any observed operator shortfall reflects on ONR and the UK as well as the operator. The ONR inspector should carefully consider whether any such observations </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>should form part of the facilitation inspection or whether they would be better raised and considered separately with the operator. The ONR inspector should consider the different objectives of the ONR and IAEA with regards to safeguards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C43E0C4" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="001E3CB9" w:rsidRDefault="00892629" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cross functional inspection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231289C2" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">nspections </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> undertaken </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in conjunction with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspectors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> from ONR</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regulatory purposes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. The guidance in this section is aimed at all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>s who</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> participate in such inspections that are either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">safeguards-focussed </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or have a safeguards element. Joint inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> should be considered </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">at the planning stages of ONRs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> safeguards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">ntervention </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan, but may continue to evolve as other purposes’ plans develop and safeguards inspectors should seek opportunities to work with other ONR purposes where possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193BA70E" w14:textId="3A61CFE3" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-discipline ONR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> inspections </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">exploit the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">synergies between </w:t>
+      </w:r>
+      <w:r>
+        <w:t>different</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> specialisms. For example, an inspection o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> the control of nuclear material on site c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ould</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> cover compliance inspections of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>both NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> and site </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">icence </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">ondition </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t xml:space="preserve">(LC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>4 (Restrictions on nuclear matter on site)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this approach may be more efficient and overall may reduce the cost to operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208473D1" w14:textId="291247CE" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Before undertaking </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a joint inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> an inspector should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> consult the ONR </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eneral </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nspection </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uid</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>e</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1596748848"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D301A2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D301A2">
+            <w:instrText xml:space="preserve"> CITATION ONR34 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D301A2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[3]</w:t>
+          </w:r>
+          <w:r w:rsidR="00D301A2">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">, to understand the objectives of the different inspection types and specialisms. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145BE774" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When planning such inspections, the following points should be followed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CB0E68" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...3 lines deleted...]
-    <w:p w14:paraId="3F0D5B51" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      <w:r>
+        <w:t>The site safeguards lead inspector should use their knowledge and experience of the site to coordinate the safeguards input to the inspections. Ideally these will be captured in advance in the relevant inspection plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF46747" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The vires for all ONR regulatory purposes should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010356">
+        <w:t>clearly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010356">
+        <w:t>communicated to those involved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at the facility to be inspected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672ACACF" w14:textId="6E913A7E" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The technical guidance associated with the aims of the inspection </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:br/>
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> LC4) should be reviewed, differing expectations noted, and each purpose’s outcomes embedded within the inspection plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB353FE" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Examples of where joint inspections may be considered include but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAA2D96" w14:textId="08E78B49" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...3 lines deleted...]
-    <w:p w14:paraId="7E7516E7" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      <w:r>
+        <w:t>For QNFLO operators, there may exist opportunities to work with ONR’s transport specialism, security</w:t>
+      </w:r>
+      <w:r w:rsidR="003C23CC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and supply chain specialists as there are overlaps in those operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A3A624" w14:textId="4A94D05E" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Several </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t xml:space="preserve">LCs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have overlap with safeguards objectives. For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652973F7" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LC4 Restrictions on nuclear matter on the site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0252B01D" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LC5 Consignment of nuclear matter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393AF2CC" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">LC25 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0515">
+        <w:t>Operational records</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258140AC" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0D65">
+        <w:t>10 Training</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – While the operator personnel/areas being inspected by other ONR purposes may not always overlap with safeguards objectives, the methodologies, and effectiveness of training is relevant to all ONR purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9AD8AE" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00470FFB" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00470FFB">
+        <w:t>LC36 Organisational capability – Changes to th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e structure of an operator, roles, responsibilities, and accountabilities of operator personnel may be relevant to several ONR purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51776F04" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specific activities being conducted by the operator, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEAC431" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Construction of new facilities which may affect the safeguards-relevant design information or the ACP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6275808A" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>New activities at operator facilities – for example new analysis being performed, or new QNM flow routes or inventory locations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D107F9" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Changes in QNF lifecycle phases – for example permanent shutdown of a reactor, or movement towards fuel free status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2BAD20" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handover of a site or MBA from one operator to another</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9DA460" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Areas needing specialist support, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B7EB89" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cyber security – The security of accountancy information and how operators ensure the security of their systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D3DFEF" w14:textId="77777777" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Complex areas of a QNF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43427C5C" w14:textId="7E7691E3" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specialist software or scientific processes – For example the nuclear transformations which occur inside a reactor are modelled using specialist software</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A9B986" w14:textId="44D6C5FF" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Commissioning of new facilities which would benefit from safeguards by design</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523F3D4B" w14:textId="25C7B1E5" w:rsidR="00892629" w:rsidRDefault="00892629" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r>
+        <w:t>GDA activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB62447" w14:textId="79005E8D" w:rsidR="00D60BCB" w:rsidRDefault="00892629" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Other engagements and assessments of new and emerging technologies</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60BCB">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B0DAC6" w14:textId="77777777" w:rsidR="00821337" w:rsidRDefault="00821337" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="00821337" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B038B42" w14:textId="6A1E6E64" w:rsidR="00B82646" w:rsidRDefault="009E0E52" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc235705906"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>Compliance inspection: Nuclear material accountancy inspection activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="0796A0A2" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If an inspection includes aspects of nuclear material accountancy compliance within its scope, activities may include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">ONR </w:t>
+      </w:r>
+      <w:r>
+        <w:t>examination and inspection of operating and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accounting records, associated nuclear material accounting reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> and resolving any </w:t>
+      </w:r>
+      <w:r>
+        <w:t>discrepancies or inconsistencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> through site inspections. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389D105D" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Operating and accounting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> records are examined to establish a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">complete and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>correct set of data and to provide confidence to ONR that the operator has an adequa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>te nuclear material accountancy and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> control system established. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C898B62" w14:textId="3AB931E6" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E085F">
+        <w:t>The basis of an inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> considering nuclear material accountancy aspects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E085F">
+        <w:t xml:space="preserve"> is the information pr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ovided to ONR in the accounting reports (</w:t>
+      </w:r>
+      <w:r w:rsidR="000D139B">
+        <w:t>physical inventory listings (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>PILs</w:t>
+      </w:r>
+      <w:r w:rsidR="000D139B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D139B">
+        <w:t>material balance reports (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>MBRs</w:t>
+      </w:r>
+      <w:r w:rsidR="000D139B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000D139B">
+        <w:t xml:space="preserve"> and inventory change reports</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F01C6">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E085F">
+        <w:t>ICRs)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F01C6">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> other notifications</w:t>
+      </w:r>
+      <w:r w:rsidR="007F01C6">
+        <w:t xml:space="preserve"> (e.g. advanced notifications of imports or exports of QNM </w:t>
+      </w:r>
+      <w:r w:rsidR="009D536D">
+        <w:t>and /or requests for termination or withdrawal of QNM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E085F">
+        <w:t xml:space="preserve">, and the operating and accounting records. These records are formed of primary data, known as “source data”, examples of which would be a measurement or a calibration result. Together, these records and reports form the starting point for the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E085F">
+        <w:t xml:space="preserve">nspector when planning the scope of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE21DC">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E085F">
+        <w:t>accountancy</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E085F">
+        <w:t>focussed inspection.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The inspector should follow the thread of information from nuclear material accounting report back to the source data for any sample which they select to interrogate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B5395E" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As well as inspecting the information in the accounting reports, the inspector may examine the specific arrangements and procedures in place for nuclear material accountancy. This helps build overall confidence in the adequacy of the operator’s nuclear material accountancy arrangements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A66B447" w14:textId="12A1AAD5" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Those arrangements and procedures should be compliant with NSR19. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B67F9">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>For instance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711EB532" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...3 lines deleted...]
-    <w:p w14:paraId="6CFC8C02" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="009E4932">
+      <w:r>
+        <w:t>The ACP for the QNF should describe the relevant procedures and arrangements in place for accountancy and control of QNM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421A4237" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">rocedures </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">should be internally consistent with each other, valid, have an up-to-date review or change control history, identifying the appropriate responsible persons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046B05FC" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It should be possible to establish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> instructions, methods and quality assurance requirements claimed in procedures have been followed and whether any changes made have been correctly incorporated and validated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D14B66" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The arrangements should be readily available, up to date, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> by an appropriate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>authority, implemented on site</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> and adequately controlled under a suitable system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30463A08" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...15 lines deleted...]
-    <w:p w14:paraId="606C15CB" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">The arrangements should show awareness of the reporting requirements placed on the operator as specified in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>. These arrangements should reference the requirements for the following, as a minimum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112D24AB" w14:textId="2B904BF3" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...3 lines deleted...]
-    <w:p w14:paraId="2D8D047C" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="009E4932" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CR</w:t>
+      </w:r>
+      <w:r w:rsidR="00411D6A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE46CD8" w14:textId="0D2DB76A" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="15F1C691" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="009E4932" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>BR</w:t>
+      </w:r>
+      <w:r w:rsidR="00411D6A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PIL</w:t>
+      </w:r>
+      <w:r w:rsidR="00411D6A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> 15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55306133" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="775B6105" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="009E4932" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      </w:pPr>
+      <w:r>
+        <w:t>Special Reports (Regulation 16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0DCD5A" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
-        <w:numPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="03929578" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      </w:pPr>
+      <w:r>
+        <w:t>Exports and Imports (Regulations 21 and 22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788BB7C7" w14:textId="583D21EB" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Ref28079992"/>
+      <w:r>
+        <w:t xml:space="preserve">The ONMACS provides further clarity on what ONR considers to be good practice for accountancy arrangements </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="837197887"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">CITATION ONR232 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[11]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>. Of relevance are ONMACS Fundamental Safeguards Expectations 6 – 9 which describe ONR expectations regarding QNM measurement, QNM tracking, data processing, and material balance evaluation, respectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23165571" w14:textId="5C590E37" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When including nuclear material accountancy aspects in an inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> sh</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ould work closely with the nuclear material accountancy specialist inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> designated to the relevant facility/site. The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>specialist inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>can provide relevant regulatory intelligence and the latest nuclear material accountancy assessment outcomes for the area including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> any </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF64B7">
+        <w:t xml:space="preserve">outstanding regulatory issues, </w:t>
+      </w:r>
+      <w:r w:rsidR="00496C2D">
+        <w:t xml:space="preserve">ongoing incidents, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">unresolved anomalies, discrepancies, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>unusual inventory changes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, trends or other questions arising from analysis of the operator’s accounting reports and other submissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD8852D" w14:textId="0502D722" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Discrepancies and inconsistencies within accounting reports should be communicated to the operator as soon as possible after their detection</w:t>
+      </w:r>
+      <w:r w:rsidR="00405211">
+        <w:t xml:space="preserve"> and consideration should be given to raising a regulatory issue to track their resolution to completion</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F79E0DE" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ONR will use compliance inspections as a method of following-up on discrepancies, inconsistencies and requests for amplification or clarification (Regulation 12), special reports (Regulation 16), and unusual inventory changes that remain unresolved. These inspections allow the inspector to seek clarification where the accounting reports are difficult to understand without viewing the associated operating and accounting records. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B49678" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any operator reporting practices which have been recorded as regulatory issues within the Well Informed Regulatory Decisions (WIReD) system should also be considered during the inspection planning phase.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52549135" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Ref34315530"/>
+    </w:p>
+    <w:p w14:paraId="57FD29B2" w14:textId="75A7B8AD" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>The inspector should aim to sample the full breadth of inventory change types at a given MBA with a focus on corrections and unusual or rare inventory changes. All accidental loss, accidental gain, and new measurement transactions should be included in the inspectors sample.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1B90">
+        <w:t xml:space="preserve">Likewise, any reported withdrawals </w:t>
+      </w:r>
+      <w:r w:rsidR="00857F27">
+        <w:t xml:space="preserve">from safeguards or termination of safeguards should be sampled to ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1C10">
+        <w:t xml:space="preserve">there is traceable evidence of agreement or approval </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2F31">
+        <w:t xml:space="preserve">from ONR and the IAEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1C10">
+        <w:t>to perform those operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26358308" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Operating records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> those used for capturing data at the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">plant level </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>where the data originate</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. They should </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>an audit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>able</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> trail </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to the accounting reports. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7F2A">
+        <w:t xml:space="preserve">Examples of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operating records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7F2A">
+        <w:t xml:space="preserve"> include movement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7F2A">
+        <w:t xml:space="preserve"> documents, weight or volume records, laboratory records</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, calibration and verification data from measurement equipment,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7F2A">
+        <w:t xml:space="preserve"> and power production records. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF09CED" w14:textId="5B6EF820" w:rsidR="00D301A2" w:rsidRDefault="00B50548" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General l</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2" w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">edgers </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t xml:space="preserve">and any subsidiary ledgers </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2" w:rsidRPr="001E3CB9">
+        <w:t>summari</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2" w:rsidRPr="001E3CB9">
+        <w:t>ing inventory changes and providing the book inventory for a given period, inventory change journals, inventory change documents and internal transfer forms are examples of accounting records which can help with verification</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t xml:space="preserve"> of accountancy report compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2" w:rsidRPr="001E3CB9">
+        <w:t>. There</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t xml:space="preserve"> will be</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2" w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> a general ledger for the MBA and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>each QNM</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2" w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> categor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A2" w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C113D4" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">An operator must ensure that, for each </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>, the accounting records show all inventory changes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> measurement results used to determine the physical inventory</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>ll adjustments and corrections that have been made in respect of inventory changes, book inventories</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> and physical inventories</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> should be fully auditable with the operating records and accounting reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04227CDE" w14:textId="6105711B" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The inspector should c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">heck that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accounting reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">, and any other notifications received, correspond to the actual on-site conditions. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Special attention should be paid where </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unusual inventory changes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> have occurred</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1D03C0" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>The information in the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> accounting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> should be </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fully auditable and consistent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> with the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operating and accounting records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">These </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">records are vital for tracking </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> flow on site as not all movements </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are required to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> be captured in the operator’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> accounting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reports to ONR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Movements of QNM within an MBA will not appear in accounting reports but are still an important aspect of nuclear material control arrangements.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Similarly, although Part 6 of NSR19 does not require operators to report waste handling in accounting reports to ONR, they must maintain a “s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010679">
+        <w:t>tock list and accounting records</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” for the QNM in such retained and conditioned waste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11536D28" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0625B1F3" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>When inspecting compliance with retained waste reporting requirements, the inspector should confirm with the nuclear material accountancy specialist inspector how much retained waste has been reported in a specific MBA (QNM transferred to retained waste (TW) – QNM transferred out of retained waste (FW)), and ensure this inventory is equal to the operator’s operational records, the retained waste stocklist. The operator should be able to demonstrate that their operational records reconcile with the information they have formally declared to ONR in nuclear material accounting reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F28588B" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">The operator </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> make available </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any operating or accounting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> records and other relevant supplementary information, upon request by the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector during an inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The inspector should make reasonable time allowances for the operator to retrieve information that may be difficult to access quickly, such as records stored on plant, or in off-site archives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D9BF35" w14:textId="05693974" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inspectors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> should cross-check </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operating and accounting records with the accounting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reports for consistency, completeness, and correctness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">The following </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">types of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> be recorded in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operating records or accounting records and could be confirmed during an inspection including nuclear material accountancy aspects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3189580E" w14:textId="59CB4C1F" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...3 lines deleted...]
-    <w:p w14:paraId="297CBD6A" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="009E4932" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Change</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s to the QNM quantity or category, for example, enrichment or weight; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D03D80A" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Changes to QNM m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>aterial descript</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ion code (form, container, state)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1783F85D" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Date of change;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDBBDA9" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Type of change;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5507C6DF" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Information on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> movement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> within an MBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266547FB" w14:textId="0FFA9A64" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Batch identity</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, for example, rebatching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16874266" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Number of items in a batch;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0B1134" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Origin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> of weight</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699FE309" w14:textId="35F48725" w:rsidR="00D301A2" w:rsidRPr="001E3CB9" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Explanations for corrections or modifications (for example, deletions and/or additions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D5C6BB" w14:textId="77777777" w:rsidR="00D301A2" w:rsidRPr="004B05C1" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B05C1">
+        <w:t xml:space="preserve">From the evidence obtained through the on-site inspection, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B05C1">
+        <w:t>nspector should assess the appropriateness of the inventory change codes used and discuss the outcome with the operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488F5546" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6535D470" w14:textId="6893B3E5" w:rsidR="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:lastRenderedPageBreak/>
+        <w:t>If accidental los</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, accidental gains, or new measurements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> have been declared by the operator then the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> should request any </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operating or accounting records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> outlining the magnitude and cause of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>these changes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The operator must provide this information on request by the inspector. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>The inspector should make reasonable time allowances for the operator to retrieve information that may be difficult to access quickly, such as records stored on plant, or in off-site archives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E29C979" w14:textId="6592D4E6" w:rsidR="002042C2" w:rsidRDefault="00D301A2" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The inspector should consider including item counting and identification checks as an activity to provide assurance that what is declared in the nuclear material accountancy reports and/or records is reflected physically within the facility. Similarly, a plant walkdown can be used to determine if there are items or QNM present in locations where it is not expected to be stored according to the operator declared information. Visual observation during a plant walkdown can also provide assurance as to the operational status of the QNF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB47CC1" w14:textId="562E2C59" w:rsidR="0095210D" w:rsidRDefault="0095210D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B42321" w14:textId="30FD090A" w:rsidR="00D301A2" w:rsidRPr="00D301A2" w:rsidRDefault="00D301A2" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
-          <w:ilvl w:val="5"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="NumList2"/>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Appendix_2_–"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235705907"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 2 – Compliance inspection: Particular safeguards provisions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5890CD96" w14:textId="2DB94B1D" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
-          <w:ilvl w:val="5"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...131 lines deleted...]
-    <w:p w14:paraId="301AD781" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="001C7294" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Particular safeguards provisions (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>PSPs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may be imposed on an operator by ONR, for example, where a Facility Attachment is in place by the IAEA. Other circumstances in which this is necessary are expected to be rare.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462BE95B" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="001E3CB9" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Where</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> requirements have been placed on an operator with a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> PSP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ONR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> inspector may wish to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">PSP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">compliance </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as part of a compliance inspection, to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> verify</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> the requirements in the PSP are being fulfilled.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA4172F" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The inspector should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1A38B9" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="001E3CB9" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...3 lines deleted...]
-    <w:p w14:paraId="10CA4655" w14:textId="77777777" w:rsidR="001C7294" w:rsidRPr="009E4932" w:rsidRDefault="001C7294" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Examine the arrangements and procedures </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>are in place to demonstrate compliance with the requirements detailed in the PSP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and confirm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>that those arrangements are implemented on site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FED218" w14:textId="365EF927" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">Examine the procedures </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for consistency, including consistency between safeguards reportable information, for example, PSPs, design information and ACPs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">. Review the procedures to establish validity, whether any changes have been made since the last review and whether the identified responsible persons are correct. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CEC81A" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="001E3CB9" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t>Note whether instructions, methods and quality assurance requirements claimed in procedures have been followed and whether any changes that have been made have been correctly incorporated and validated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DF37C7" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve">The arrangements should be readily available, up to date, signed by an appropriate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> and adequately controlled under a suitable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3CB9">
+        <w:t xml:space="preserve"> system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67879ED8" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DD7520" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41578A3E" w14:textId="50C69597" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
-          <w:ilvl w:val="5"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc235705908"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix 3 – Compliance inspection: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>An operators arrangements and activities</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5838">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102FB0">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5838">
+        <w:t xml:space="preserve"> a PIT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="1824C3BF" w14:textId="3406705E" w:rsidR="00DD7520" w:rsidRPr="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc34904813"/>
+      <w:r w:rsidRPr="00DD7520">
+        <w:t>Purpose and scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="55762930" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004A31C3" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E4932">
+      <w:r w:rsidRPr="0050652B">
+        <w:t xml:space="preserve">This appendix </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provides the inspector with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050652B">
+        <w:t xml:space="preserve"> guidance on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>potential activities which can be considered for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050652B">
+        <w:t xml:space="preserve"> ONR inspections associated with an operator’s Physical Inventory Take (PIT).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3116F61F" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="00A56E45" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:caps/>
         </w:rPr>
-        <w:t>Share ONR observations with the operator in the first instance and, if appropriate, with the IAEA.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0050652B">
+        <w:t xml:space="preserve">The purpose of a PIT is for the operator to establish the physical inventory within an MBA at a given date and involves the operator identifying, counting, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050652B">
+        <w:t xml:space="preserve">measuring, or deriving </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">quantity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050652B">
+        <w:t xml:space="preserve">estimates of all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050652B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ECDB60" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The inspector should use this guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> to judge the operator’s compliance with the requirements of NSR19, particularly the adequacy and implementation of the arrangements made by the operator</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> to gain assurance of the accuracy of the operator’s physical inventory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A8E318" w14:textId="1CF22577" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">When applying this guidance </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>nspectors should be proportionate.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B67F9">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">The attention applied to a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> should reflect the consequences of safeguards non-compliance (hazard and risk in safeguards terms) posed by the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>, along with other factors such as the operators regulatory performance.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>The factors that inform ONR’s judgement of the level of safeguard</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> related regulatory attention are set out in the regulatory </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> for the Safeguards sub-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>directorate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171CD4CE" w14:textId="6ED1FA43" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An evaluation of the operators PIT is best timed a short period after an operator has conducted a PIT to inspect the implementation of those arrangements without hindering the actual taking of a physical inventory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1F288A" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
-          <w:ilvl w:val="5"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="NumList2"/>
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="008A147B">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc34904814"/>
+    </w:p>
+    <w:p w14:paraId="21EC5B70" w14:textId="56F3B0F3" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
-          <w:ilvl w:val="5"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="26D76F94" w14:textId="73D61D91" w:rsidR="001C7294" w:rsidRPr="00C90B63" w:rsidRDefault="001C7294" w:rsidP="009E4932">
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Nuclear Safeguards (EU Exit) Regulations 2019</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="037CA95D" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C7294">
-[...56 lines deleted...]
-    <w:p w14:paraId="01D15CBF" w14:textId="77777777" w:rsidR="004C32E9" w:rsidRPr="004C32E9" w:rsidRDefault="004C32E9" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="004655E5">
+        <w:t>The NSR19 sets out several specific requirements in respect of the PIT and associated reporting activities including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607A07CF" w14:textId="681103AF" w:rsidR="00DD7520" w:rsidRPr="004B41CB" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C32E9">
-[...3 lines deleted...]
-    <w:p w14:paraId="57DFC0A9" w14:textId="77777777" w:rsidR="004C32E9" w:rsidRPr="004C32E9" w:rsidRDefault="004C32E9" w:rsidP="00DB36E6">
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00674994">
+        <w:t xml:space="preserve">esign </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00674994">
+        <w:t xml:space="preserve">nformation </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00674994">
+        <w:t>uestionnaires (DIQs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448A84CA" w14:textId="425A0DC8" w:rsidR="00DD7520" w:rsidRPr="003B67F9" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Regulation 3 requires operators to declare safeguards-relevant design information, including arrangements and procedures for physical inventory taking. For the first year after</w:t>
+      </w:r>
+      <w:r w:rsidR="00674994">
+        <w:t xml:space="preserve"> the amended</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00674994">
+        <w:t xml:space="preserve">NSR19 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comes into force</w:t>
+      </w:r>
+      <w:r w:rsidR="00674994">
+        <w:t xml:space="preserve"> (in July 2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, operators </w:t>
+      </w:r>
+      <w:r w:rsidR="008B041C">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">submit this information using the BTC-based questionnaires in </w:t>
+      </w:r>
+      <w:r w:rsidR="008B041C">
+        <w:t xml:space="preserve">the original </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Part 1 of Schedule 1 of NSR19. After that period, all design information must be submitted using the appropriate DIQ in the format set out in </w:t>
+      </w:r>
+      <w:r w:rsidR="00904865">
+        <w:t xml:space="preserve">the amended </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Part 1 of Schedule 1 of NSR</w:t>
+      </w:r>
+      <w:r w:rsidR="00904865">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Any BTC that has not already been resubmitted in the appropriate DIQ format must be submitted to ONR in that format within three years of NSR</w:t>
+      </w:r>
+      <w:r w:rsidR="00904865">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> coming into force.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E72DBB1" w14:textId="2951C54C" w:rsidR="00DD7520" w:rsidRPr="004B41CB" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B41CB">
+        <w:t xml:space="preserve">Programme of Activities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4762F62F" w14:textId="6CEECC7E" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Regulation 4 requires operators </w:t>
+      </w:r>
+      <w:r w:rsidR="005250FF">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>submit a programme of activities for the following calendar year indicating provisional dates for the PIT and then to inform ONR at least 40 days before the day on which the physical inventory is to be taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC9A5BC" w14:textId="68632A51" w:rsidR="00DD7520" w:rsidRPr="00F66C4A" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66C4A">
+        <w:t>Particular Safeguards Provisions (PSP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E7E440" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66C4A">
+        <w:t xml:space="preserve">Regulation 5(4)(d) enables ONR to impose particular safeguards provisions on an operator relating to the frequency of, and procedures for, taking a physical inventory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6637320E" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="00F66C4A" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66C4A">
+        <w:t xml:space="preserve">Accountancy and Control System </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E883400" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Regulation 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(3) refers to Schedule 2 which includes the requirements whereby</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> an operator must carry out a PIT, have procedures in place that describe the PIT (including any measurement uncertainties), generate a list of inventory items (LII) and, on request, supply the LII to ONR to assist in ONRs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspection and assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E98A26D" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="001B3D5E" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3D5E">
+        <w:t>Operating records</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409C327F" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Regulation 10 requires the operating records set out the sequence of actions to prepare for and take a physical inventory to ensure that the inventory is correct and complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6026C18A" w14:textId="77777777" w:rsidR="003B67F9" w:rsidRDefault="003B67F9" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:sectPr w:rsidR="003B67F9" w:rsidSect="008A147B">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9D31C5" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="001B3D5E" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3D5E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Material balance report and physical inventory listing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058B03CC" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Regulation 15(3) sets out the frequency of a PIT.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> PIT should be taken every calendar year with the period between two successive PITs not exceeding 14 months.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABC8BBC" w14:textId="5542785C" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Operators must submit a PIL and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">an associated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>MBR to ONR within 15 days of the PIT as required by Regulation 15(1) and 15(2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E496D9C" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="001B3D5E" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>QNFLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11347B79" w14:textId="3E62FE53" w:rsidR="00746D53" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Regulation 31 requires those facilities which have been granted the status of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFLO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>, to carry out a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>PIT and inform ONR of the results of the PIT within 30 days in a form</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9411E">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> specified by ONR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DECD9E" w14:textId="1763C24A" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003B67F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc34904815"/>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Purpose of </w:t>
+      </w:r>
+      <w:r w:rsidR="003B67F9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> PIT and related inspection</w:t>
+      </w:r>
+      <w:r w:rsidR="003B67F9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> within </w:t>
+      </w:r>
+      <w:r w:rsidR="003B67F9">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="003B67F9">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>egulations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="4B830269" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">The purpose of a PIT is for the operator to establish the physical inventory within an MBA at a given date and involves the operator identifying, counting, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>measuring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> or deriving </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">quantity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">estimates of all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>The physical inventory is declared by the operator in a PIL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C005214" w14:textId="2FE27370" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">The physical inventory should then be compared by the operator to the book balance which is determined by summing all inventory changes in the MBA during the material balance period </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(MBP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">and declared on the MBR. The MBR will record the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>material unaccounted for (MUF), the difference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> between the physical inventory and book balance.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> should </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> statistically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> assessed </w:t>
+      </w:r>
+      <w:r w:rsidR="004838C4">
+        <w:t xml:space="preserve">by the operator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to its acceptability based on the measurement uncertainties associated with the facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B155B6">
+        <w:t xml:space="preserve"> The inspector should compare those measurement uncertainties against those set out in the International Target Values [11]</w:t>
+      </w:r>
+      <w:r w:rsidR="005D686B">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57CB3">
+        <w:t>make an assessment of whether the facility measurement capabilities are adequate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3359C499" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">The PIL and its associated MBR are required to be submitted to ONR </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">15 days </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>completion of the PIT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D7FAD3" w14:textId="52961BBB" w:rsidR="00746D53" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Inspections related to the PIT </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contribute to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> ONR assurance that the NMACS system, required under Regulation 6, is maintained such that the operator can demonstrate the system and its implementation meets relevant good practice and the requirements specified in NSR19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B2C8FF" w14:textId="77777777" w:rsidR="00746D53" w:rsidRDefault="00746D53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3068618C" w14:textId="500F2E65" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="005C1F0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc34904582"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc34904584"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc34904585"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc34904816"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="004655E5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guidance on PIT preparation and </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>rrangements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F730317" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>ONR’s regulatory expectations related to the operator’s arrangements for taking a physical inventory and their implementation are set out in the ONR Guidance for Nuclear Material Accountancy, Control and Safeguards (ONMACS) Nuclear Material and Accountancy Expectation (MACE) 9.2, and include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4A4AEA" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C32E9">
-[...4 lines deleted...]
-    <w:p w14:paraId="3DEEF2DB" w14:textId="77777777" w:rsidR="004C32E9" w:rsidRPr="004C32E9" w:rsidRDefault="004C32E9" w:rsidP="00DB36E6">
+      <w:r w:rsidRPr="004655E5">
+        <w:t>that they are readily available, up to date and approved by an appropriate manager or responsible person</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F28F0BD" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>identified job roles and competent persons to perform the activities with clear definitions of responsibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A8548F" w14:textId="3065F722" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">halting the movement of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44CF8">
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> for the duration of the PIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C0B9E1" w14:textId="2623B1EC" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">minimising the amount of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44CF8">
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> held in a process area</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at the time of a PIT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A7D4F7" w14:textId="5C293905" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">ensuring </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44CF8">
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> is uniquely identified</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A1D4AE" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>ensuring that there are suitable measurement techniques and technical justifications for estimates of the quantities involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186905F5" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>To demonstrate compliance with NSR19 and meet the regulatory expectations set out in the ONMACS, the operator should have in place the following arrangements or procedures (where relevant):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10164D51" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
       <w:pPr>
         <w:pStyle w:val="NumList2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C32E9">
-[...3 lines deleted...]
-    <w:p w14:paraId="12E795C6" w14:textId="1F1BA49C" w:rsidR="004C32E9" w:rsidRDefault="004C32E9" w:rsidP="009E4932">
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">arrangements for notifications and submission to ONR of: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A0D093" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="00BA7F1A" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F1A">
+        <w:t>the programme of activities for the next calendar year by 30 September of the preceding year including estimated PIT date and its likely duration</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6E816D" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="00BA7F1A" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F1A">
+        <w:t>notification of the confirmed PIT date at least 40 days before the date on which the physical inventory is to be taken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60680D42" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="00BA7F1A" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F1A">
+        <w:t xml:space="preserve">for those granted the status of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFLO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F1A">
+        <w:t xml:space="preserve"> under Regulation 31 confirmation the PIT has been performed within 30 days of completion of the PIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D194F1" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="00BA7F1A" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F1A">
+        <w:t>the PIL and MBR within 15 days of the PIT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26846C05" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>arrangements and procedures describing the actions to prepare for, and under</w:t>
+      </w:r>
+      <w:r>
+        <w:t>take</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>, a PIT and ensure that the inventory is correct and complete including (where applicable):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4130C732" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">inventory locations, including a flow sheet identifying points where </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> can be identified, measured</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> or estimated</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075698AB" w14:textId="2F5CEE3E" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:lastRenderedPageBreak/>
+        <w:t>procedures and methods for operators</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00625DD2">
+        <w:t>PIT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> including the method of identifying individual items</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202B80E2" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">descriptions of the physical inventory including any hold ups, buffer levels, delay volumes and unverifiable </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> or items</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFC30BF" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">any inaccessible areas or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> constraints</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E6F6A3" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">a measurement quality control programme for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nuclear </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>material accountancy purposes including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F90B097" w14:textId="7D9F68C6" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:ind w:left="2127"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>description of methods for determining quantities and for estimating measurement uncertainties</w:t>
+      </w:r>
+      <w:r w:rsidR="00625DD2">
+        <w:t xml:space="preserve"> of QNM inventory</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD387D7" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>description of the methods for establishing measurements at the flow or inventory measurement points</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> identifying any equations or tables used and calculations to determine quantities</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0F2E07" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">identification of areas or systems where there is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> hold up and how that hold up is measured or estimated</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6365A419" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>calibration of measurement and test equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D553FF4" w14:textId="65889033" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>demonstrable compliance with relevant good practice such that the measurement results meet international standards, in particular the IAEA International Target Values (ITVs)</w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="70941480"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003508FB">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="003508FB">
+            <w:instrText xml:space="preserve"> CITATION Eur10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="003508FB">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[12]</w:t>
+          </w:r>
+          <w:r w:rsidR="003508FB">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">If the operator cannot </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">demonstrate that they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>meet the relevant international standards</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">then a technically underpinned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>justification should be provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D01E65" w14:textId="2E467C0D" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>The generation of a LII.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Although the format of the LII is not prescribed</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> relevant good practice is that an LII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099354D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">An example of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">information typically found in an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">LII is provided in </w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:instrText xml:space="preserve"> REF _Ref232672823 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CE3296">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3296">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402B0FB6" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>utilise</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> ‘stratification’ i.e., have </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> with similar physical and chemical characteristics and within the same measurement uncertainties (i.e., measured or estimated) or location grouped together</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F069F3E" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>be complete and define identities and locations of all items in an MBA or a specified location within a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> MBA</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C17FD77" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">clearly state any </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> within the MBA that the operator has been unable to physically measure or estimate wit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>h the reason clearly recorded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEFE3A4" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Performance of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">aterial </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">alance </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">valuation (MBE) to determine if any </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> declared on the MBR is consistent with measurement uncertainty or may reflect other causes.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">In a process facility this should include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FCD43B" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">producing a technically justified </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">ction </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>evel following completion of the PIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5366CA7A" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">comparing the calculated </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> declared on the MBR to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF action level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD991EE" w14:textId="0BF98BA5" w:rsidR="00621AAA" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">setting out any non-conformance processes or investigation steps in the event of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00915E74">
+        <w:t xml:space="preserve">statistically </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unacceptable MUF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADC1F5B" w14:textId="5A25D38D" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc34904817"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref118718894"/>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">nspection of </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">rrangements and their </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>mplementation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="39AB8C46" w14:textId="0E8D735A" w:rsidR="00DD7520" w:rsidRPr="00572648" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C32E9">
-[...3 lines deleted...]
-    <w:p w14:paraId="75FDB934" w14:textId="77777777" w:rsidR="004137FD" w:rsidRDefault="004137FD" w:rsidP="004137FD">
+      <w:r w:rsidRPr="00572648">
+        <w:t xml:space="preserve">The following </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572648">
+        <w:t xml:space="preserve">is neither an exclusive nor exhaustive description of activities that may be undertaken by ONR </w:t>
+      </w:r>
+      <w:r w:rsidR="00725A14">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00725A14" w:rsidRPr="00572648">
+        <w:t xml:space="preserve">afeguards </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572648">
+        <w:t xml:space="preserve">nspectors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05312556" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Once informed of the operator’s intention to perform a PIT the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">nspector may </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspect compliance through use of one or more of several activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634BF8E2" w14:textId="08BA0B68" w:rsidR="004F4901" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An observation of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> operator’s PIT to enable the inspector to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>assess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> the operators PIT process and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">implementation of relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>arrangements</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>While possible to observe the live PIT, it is likely that these observations would be move valuable conducted a short time after the PIT (e.g. following receipt of the relevant statutory reports); This will allow additional preparation to take place, including the examination of accounts prior to the inspection, and is less likely to disrupt or place a burden on the operator’s PIT activities.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The inspector should focus on the implementation of the operators arrangements, and the taking of the PIT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A1CF63" w14:textId="001E26C4" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>A Physical Inventory Verification (PIV) which involves the inspector sampling components of the inventory to establish the accuracy and completeness of the PIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. A PIV should be arranged as soon as possible after completion of a PIT as QNM movements will likely begin again after the PIT has been completed, and physical reality may no longer reflect the information recorded at the time of the PIT</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B637265" w14:textId="069EE443" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Other nuclear material accountancy compliance activities,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>as a desk-based exercise</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or on plant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> involve as</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sessment of the MUF and the MUF action levels,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B053C">
+        <w:t xml:space="preserve">and a comparison of the LII to the PIL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>which would take place following formal submission of the PIL and MBR.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11287B5D" w14:textId="18A78B3A" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>In addition to the facto</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">s detailed </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">above, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">nspector should judge which inspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>activities are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> the scope of that inspection based on a number of additional factors, including</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> but not limited to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59115D20" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>regulatory intelligence including any existent or emerging issues in the accounting reports</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2E7343" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>hazard and external factors including dose rate</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330894A0" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>resource availability/operational schedule.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3A9C4F" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">nspector should notify the operator at least </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">four </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">weeks before the inspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>providing an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> inspection scope detailing any requests for information or activities that need to be arranged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79443676" w14:textId="51956723" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Should an inspector observe the operator taking of a </w:t>
+      </w:r>
+      <w:r w:rsidR="005333CA">
+        <w:t>PIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, the inspector should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> inspect the suitability of arrangements and the adequacy of their implementation for any or all the following activities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EA572F" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Establish that the operator ha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> in an appropriate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> to ensure the best possible results </w:t>
+      </w:r>
+      <w:r>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> obtained and they </w:t>
+      </w:r>
+      <w:r>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> ready for the PIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> including minimising the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>amount of QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> in process areas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611F8BE6" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Confirm </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> PIT procedures </w:t>
+      </w:r>
+      <w:r>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> available, used by those performing the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PIT, consistent, approved and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>owned by an appropriate or responsible person</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1246F0FE" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Select and review a sample of PIT arrangements and procedures to ensure they describe the responsibility of those involved, the methods they should use and the records that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>were generated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4697EC1B" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Select a representative sample of the PIT arrangements and check that the procedures </w:t>
+      </w:r>
+      <w:r>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> implemented correctly, including methods and quality assurance requirements such as: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D49AB9D" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>In facilities where the operator takes measurements to determine the nuclear material inventory:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E497DC7" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004F4901" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4901">
+        <w:t>Examine the relevant procedures to determine the suitability of the measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046B09AC" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004F4901" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4901">
+        <w:t>Check that up –to-date calibration records are available for all measurement instruments used and ongoing periodic checks have been made between calibrations to ensure continued validity of the measurement system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195EBED0" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004F4901" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4901">
+        <w:t>Review any calculations to derive the reported values.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CAF54C" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Confirm the personnel involved in the PIT </w:t>
+      </w:r>
+      <w:r>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> suitably qualified and experienced persons (SQEP)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F31463E" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Confirm all data processing methods are up</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>date, used as instructed by the arrangements, appropriately understood by the user</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> and produce validated outcomes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40608600" w14:textId="13F6DA27" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Examine the arrangements and procedures for all measurement activities conducted for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF19AD">
+        <w:t xml:space="preserve">QNM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>accountancy purposes and check for compliance with the declared methodologies including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520180CC" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Measurement results should be validated, traceable and approved by a responsible person</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB6E0F0" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Where the accountancy data is based on calculations from models, both this data and the models should be validated, traceable and approved by a responsible person</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094A1F5C" w14:textId="5EA75E5D" w:rsidR="00621AAA" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Relevant good practice is for the measurement results to meet international standards, in particular the ITVs </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="258573649"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003508FB">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="003508FB">
+            <w:instrText xml:space="preserve"> CITATION Eur10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="003508FB">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[12]</w:t>
+          </w:r>
+          <w:r w:rsidR="003508FB">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">If the operator cannot meet the relevant international standards </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">then a technically underpinned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>justification should be provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508CA18A" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Physical Inventory Verification (PIV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1E09EB" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">nspector may judge that it is appropriate to inspect the compliance of an operator’s PIT process and outcome by means of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performing physical verification of a sample the physical inventory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This inspection activity need not be standalone and may form part of an inspection alongside other activities undertaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216F4D98" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">The PIV would take place at the closing of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MBP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> and as soon as possible after the completion of the PIT by the operator to minimise the impact on operational activity and whilst the information on the LII is still valid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46009629" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>The PIV enables ONR to assess the physical inventory as taken by the operator and as recorded in the LII and may include any or all the following activities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8D89D9" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>ensure the LII is available no later than the opening meeting of the inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EE1357" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">establish how up to date the LII is at the start of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">nspection period, its usefulness and how correct and complete it is, e.g., if any changes in inventory </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">has taken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>place after the PIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> the LII is acceptable and adequate if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F68AB5A" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Increases in the inventory of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D825EC1" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>clearly distinguishable from the inventory at the PIT date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7A01C1" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>kept physically separate from PIT material</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA23BAD" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>declared if they result from nuclear production.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C38251" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Decreases in the inventory of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6B371D" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">known to ONR because of an inspection or assessment of that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> as it was removed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522E3DA2" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">confirmed as received by a receipt from the receiver of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FF517B" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="BulletList3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>declared if they result from measured discards or nuclear losses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36571A7A" w14:textId="4F498AF2" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>nspector should use their judgement to identify from the LII a sample of components to be checked, for example by physically identifying, counting, asking the operator to check weigh or other means.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A147B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>The rationale for selecting the sample components should be recorded along with any results that deviate from expectations</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF25D55" w14:textId="6B431FA2" w:rsidR="00621AAA" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">request justification should the operator have any </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> indicated on the LII which has either been removed from the inventory after the PIT without adequate assessment, or which cannot be inspected or verified during the PIV due to its specific properties or location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAA5824" w14:textId="55E18EEB" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Operator PIT </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">ompletion and </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>eclaration</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">ubmission </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">ctivities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08041ABF" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">On completion of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> PIT and generation of the LII, a PIL report will be prepared by the operator detailing all batches of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> in the MBA. The PIL should be prepared in the format specified in Part 4 of Schedule 1 of NSR19, showing all batches separately, and submitted to ONR within 15 days of the PIT as required by NSR19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2082D7AC" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>The physical inventory determined at the PIT and declare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> in the PIL is compared by the operator to the book balance which is determined by summing all inventory changes in the MBA during the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MBP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>declared on the MBR.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> is recor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ded on the MBR and is calculated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> as the “ending physical inventory” (PE) minus the “ending book inventory” (BA).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">The MBR must be submitted to ONR alongside </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> associated PIL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5698A37F" w14:textId="796D431B" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Any </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF identified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> between the physical inventory and book balance recorded in the MBR should be assessed </w:t>
+      </w:r>
+      <w:r w:rsidR="00697B62">
+        <w:t xml:space="preserve">for acceptability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">by the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>nspector as described under the Material Balance Evaluation section below.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C815ECF" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Material Balance Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1F1BBF" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">ONR </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">assessment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">of the PIL and related declarations would normally be an office based activity when all the relevant records and reports </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> received. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66781B44" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">During the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>nspector</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BAF857" w14:textId="0822F72F" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">compare the LII from the PIT to the submitted PIL for </w:t>
+      </w:r>
+      <w:r w:rsidR="00420B86">
+        <w:t xml:space="preserve">consistency, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>completeness and correctness</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D5E604" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004F4901">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">confirm the MBR records the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> and assess the declared value against the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operator produced MUF action level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E5FB12" w14:textId="6A88D599" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Relevant good practice is for the operator to calculate a technically underpinned </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF action level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> that is specific to the facility and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64EB0">
+        <w:t>MBP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> being assessed (i.e., the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64EB0">
+        <w:t>facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">, its </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64EB0">
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64EB0" w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>flows</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, inventory locations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> and the</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ir associated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> measurement uncertainties).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DDD6A7" w14:textId="697E86AB" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Whilst t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">he International Standards of Accountancy included in the IAEA Safeguards Glossary </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-865053654"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F4901">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004F4901">
+            <w:instrText xml:space="preserve"> CITATION IAE15 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="004F4901">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[13]</w:t>
+          </w:r>
+          <w:r w:rsidR="004F4901">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>provide generic guidance detailing the expected measurement uncertainty associated with closing a material balance achievable (based on operating experience)</w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> for specific facility types under normal operations</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, the ITVs</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4901">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1380238635"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004F4901">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004F4901">
+            <w:instrText xml:space="preserve"> CITATION Eur10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="004F4901">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[12]</w:t>
+          </w:r>
+          <w:r w:rsidR="004F4901">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> provide for a more accurate </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5320">
+        <w:t xml:space="preserve">basis for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">calculation </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5320">
+        <w:t xml:space="preserve">and assessment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5320">
+        <w:t>MUF action level</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and set the standard for acceptable measurement uncertainties for different measurement techniques and approaches within a facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31809AD6" w14:textId="35A15706" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Analysis by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">spectors of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MUF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> MUF action level </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>should identify areas of statistical significance (&gt; 3 standard deviations) and whether the facility measurement system is adequate.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">Where there are areas of statistical significance the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>nspector should seek justification and clarification from the operator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as to the underlying causes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1A42">
+        <w:t xml:space="preserve">It is good practice for the operator to perform their own investigations for any MUF greater </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6827">
+        <w:t>than two standard deviations</w:t>
+      </w:r>
+      <w:r w:rsidR="009E03F0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095A4C48" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>Further guidance on the regulatory expectations for material balance evaluation has been set out in the ONMACS Nuclear Material Accountancy and Control Expectation (MACE) 9.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3594414F" w14:textId="785B4969" w:rsidR="003508FB" w:rsidRDefault="00DD7520" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="003508FB" w:rsidSect="008A147B">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>The following data and elements for a</w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="009E03F0">
+        <w:t xml:space="preserve">LII </w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>ay be required as appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>(see</w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:instrText xml:space="preserve"> REF _Ref232672751 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CE3296">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3296">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Ref232672751"/>
+    </w:p>
+    <w:p w14:paraId="1005C31B" w14:textId="79BE2880" w:rsidR="003508FB" w:rsidRDefault="003508FB" w:rsidP="003508FB">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Ref232672823"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="00CE3296">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve"> – Information typically found in an LII. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t xml:space="preserve">tems </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">marked ‘*’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004655E5">
+        <w:t>are essential to enable the inspector to assess and evaluate any measurement results)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="4F6732D6" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BD5B5F" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Cut-off time and date of PIT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="7E0CC6DB" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45162817" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>MBA code*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="64E87197" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B35AADB" w14:textId="054FE529" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Locations (KMP</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6493">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>other area identification)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="6597E9D6" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="445AAC7C" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Stratum identification*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="6908C5A2" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF299F3" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Item identification reference*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="69F09FDB" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1092C733" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Batch identification reference*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="374DE641" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F317477" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Element code*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="519B7404" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42870A1B" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Element weight*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="52E13CDB" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BE9EDC" w14:textId="77F5E834" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t xml:space="preserve">Isotope weight </w:t>
+            </w:r>
+            <w:r w:rsidR="005A1C12">
+              <w:t xml:space="preserve">of U-235 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>for enriched uranium and U-233*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="63056C8B" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E87CB8" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Irradiation status (fresh or irradiated)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="4C3B7EFD" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6221F832" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Item description (drum, tray, rod, assembly etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004A31C3" w14:paraId="4EF1F4CB" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21838E2C" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004A31C3" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A31C3">
+              <w:t>Material description (MOX, sintered UO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A31C3">
+              <w:rPr>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A31C3">
+              <w:t>, alloy etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="0D336851" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3348DC2D" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Material Description Code (MDC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="0D5CE73D" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0835A739" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Gross weight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="1DD9949F" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="401FC51C" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Tare weight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="640AB779" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F275C3F" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Net weight (of chemical compound)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="10AB79D3" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2D8DF4" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Element concentration factor (with indication of whether it is nominal, measured or derived)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="0320BC3E" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6D3F43" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t xml:space="preserve">Isotope enrichment factor (with indication of whether it is nominal, measured or derived) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="1AC781F6" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E25444" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Poison material (weight %)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="66B211AD" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D168E5" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Volume</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="01707371" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="585CF6AF" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Density</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="4C5C0626" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52095DB0" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Cooling time of irradiated fuel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="11B10F6B" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0164C39D" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Burn up of irradiated fuel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD7520" w:rsidRPr="004655E5" w14:paraId="03D27A4C" w14:textId="77777777" w:rsidTr="004A31C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A923E2" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="003508FB">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004655E5">
+              <w:t>Remarks (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CAA61AB" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRPr="004655E5" w:rsidRDefault="00DD7520" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F71AF77" w14:textId="77777777" w:rsidR="00DD7520" w:rsidRDefault="00DD7520" w:rsidP="00DD7520">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00DD7520" w:rsidSect="008A147B">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEF45CE" w14:textId="65FE70B1" w:rsidR="00DD7520" w:rsidRDefault="003508FB" w:rsidP="003508FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Appendix_4_–"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235705909"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix 4 – Compliance inspection: Accountancy and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97B4B">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ontrol </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97B4B">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="2255B1A0" w14:textId="6F699DF2" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="003508FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="5B8C98CA" w14:textId="77777777" w:rsidR="007E10FA" w:rsidRPr="00D26AEE" w:rsidRDefault="007E10FA" w:rsidP="009E4932">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Purpose and scope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8C0D08" w14:textId="77777777" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3BCE6ED3" w14:textId="77777777" w:rsidR="007E10FA" w:rsidRPr="00D26AEE" w:rsidRDefault="007E10FA" w:rsidP="009E4932">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The purpose of this appendix is to provide guidance for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspectors when planning and carrying out </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">compliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>inspection activities related to an operator’s Accountancy and Control Plan (ACP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DCD7CE" w14:textId="49A47D89" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D26AEE">
-[...3 lines deleted...]
-    <w:p w14:paraId="423D21ED" w14:textId="6B8A00E5" w:rsidR="004137FD" w:rsidRDefault="007E10FA" w:rsidP="009E4932">
+      <w:r>
+        <w:t xml:space="preserve">Inspection of </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5A2F">
+        <w:t xml:space="preserve">elements of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an ACP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> involves a set of activities carried out by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>nspectors at a QNF to assure them that the arrangements and procedures described in the ACP that form the system of accountancy and control are being implemented effectively at the facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4FC2E4" w14:textId="6428B3B8" w:rsidR="003508FB" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D26AEE">
-[...12 lines deleted...]
-    <w:p w14:paraId="79132845" w14:textId="77777777" w:rsidR="001100C7" w:rsidRPr="00D26AEE" w:rsidRDefault="001100C7" w:rsidP="001100C7">
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The purpose of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">including aspects of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">an ACP </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> is to ensure that the operator has established a robust accountancy and control system and that its implementation on site complies with the requirements specified in NSR19. However, elements of an operator’s ACP may be inspected </w:t>
+      </w:r>
+      <w:r w:rsidR="00535B05">
+        <w:t xml:space="preserve">or assessed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>through the other</w:t>
+      </w:r>
+      <w:r w:rsidR="00535B05">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> depending on the frequency of inspections undertaken at that facility or site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F4827E" w14:textId="77777777" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207904">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This guidance has been prepared as an aid for use during the planning, preparation, and implementation of inspection activities carried out by inspectors at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> subject to NSR19 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207904">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and is to be predominantly used in judging the operator’s compliance with NSR19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3ED132" w14:textId="77777777" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">This appendix sets out the scope and purpose of activities to be performed by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspectors during </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">compliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>inspections</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> including the ACP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspector </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> proportionate in applying this guidance in relation to the circumstances of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> under inspection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EC5890" w14:textId="67E97154" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">This guidance does not indicate the frequency or scope for inspections </w:t>
+      </w:r>
+      <w:r>
+        <w:t>considering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the operator’s ACP under NSR19. This is covered in individual inspector’s inspection plans, the scope and content of which are determined using the ONR Safeguards </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ub-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rectorate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">egulatory </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">plan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97B4B">
+        <w:t xml:space="preserve">risk-informed targeted engagement (RITE) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="625197801"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E97B4B">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E97B4B">
+            <w:instrText xml:space="preserve">CITATION ONR6 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E97B4B">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[14]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E97B4B">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and associated governance</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110E4749" w14:textId="77777777" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Note that the requirements of NSR19 relate only to those activities undertaken for civil purposes; activities for defence purposes are excluded from the UK nuclear safeguards regime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B311A6C" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="00E97B4B" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22979EE6" w14:textId="57457EE3" w:rsidR="003508FB" w:rsidRPr="00157C1C" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Relationship to relevant legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="003508FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB7A962" w14:textId="77777777" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NSR19 R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">egulation 7 requires operators to produce an ACP for a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> including </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFLOs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>, which must describe in writing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the arrangements and procedures adopted or to be adopted by an operator to establish and maintain a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> NMAC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>S system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> as required by Regulation 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E9E78B" w14:textId="77777777" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Regulation 8 relates to the replacement, amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and revocation of an ACP. Operators must amend the ACP following a change to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> of the QNF and send the amended ACP to ONR within </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">23 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>days beginning on the day on which the change is made (unless otherwise specified in a PSP). Operators may amend any parts of the ACP for a QNF that have not been approved by ONR; they must not amend any part of the ACP that has been approved by ONR without the prior written consent of the ONR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D64C2A0" w14:textId="77777777" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207904">
+        <w:t>Regulation 9 requires operators to implement and comply with the arrangements and procedures described in the ACP.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00207904">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0ED075" w14:textId="3D4FAACE" w:rsidR="00621AAA" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prior to an inspection including </w:t>
+      </w:r>
+      <w:r w:rsidR="00046935">
+        <w:t xml:space="preserve">a sample </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of the ACP, inspectors should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> prepare a pre-inspection briefing for the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>perator to talk through the provided inspection scope, clarify ONR’s regulatory expectations and requirements relating to the sampled arrangements, and outline in more detail some examples of evidence that may be sought in relation to the FSEs described in ONMACS.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This guidance should therefore be read and used in conjunction with ONMACS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34586552" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609EDDC9" w14:textId="0A7BF03D" w:rsidR="003508FB" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Guidance on inspection against ACPs and their implementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AF44A1" w14:textId="3EB232E0" w:rsidR="003508FB" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The operator must implement and comply with the arrangements and procedures described in the</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> ACP. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>During inspections which include aspects of the ACP, the safeguards inspector should examine the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> implementation of the arrangements. ONR uses a sampling approach in deploying its resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> as such, it may not be necessary </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00EA2">
+        <w:t xml:space="preserve">or possible </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>to assess the implementation of every aspect of an ACP in full</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> The breadth and depth of the inspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> established by the inspector as part of the inspection plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E8C1CF" w14:textId="24FA6D22" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspector should confirm that all sampled arrangements and procedures are being implemented as claimed in the ACP. Though the following </w:t>
+      </w:r>
+      <w:r w:rsidR="006879BA">
+        <w:t xml:space="preserve">approach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>is not exhaustive, this may be done by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735FFC8F" w14:textId="77777777" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Discussions with key staff identified in those arrangements and procedures to determine their understanding of process flow, the purpose and use of key equipment, and response to NMACS discrepancies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4468FC66" w14:textId="42395761" w:rsidR="003508FB" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Observation of physical identifications of QNM items</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>batches, through direct observation or operator photographic/video footage where appropriate, considering safety rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B3D629" w14:textId="14EB3A66" w:rsidR="00CF2A3E" w:rsidRPr="0056318D" w:rsidRDefault="003508FB" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Observation of key </w:t>
+      </w:r>
+      <w:r w:rsidR="0064401F">
+        <w:t xml:space="preserve">operating and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>accounting records to be produced from the movement of QNM between and within MBAs, followed by the checking of these records against the physical reality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758004CB" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="003508FB" w:rsidP="00EA6C03">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Confirming the existence of a non-conformance resolution procedure, as well as its implementation through viewing of records detailing the actions to resolve past discrepancies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CD1563" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E97B4B" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CC8721" w14:textId="3F3AF10D" w:rsidR="00E97B4B" w:rsidRPr="00E97B4B" w:rsidRDefault="007E6632" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inspection of an ACP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97B4B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Guidance on inspection activities aligned with ONMACS FSEs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC205D5" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00C174C2" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C174C2">
+        <w:t xml:space="preserve">FSE 1 – Leadership and Management for Nuclear Material Accountancy, Control &amp; Safeguards </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20668EE1" w14:textId="7F5F0721" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The periodicity of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">eadership and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">anagement for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162E7">
+        <w:t>NMACS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> interventions will be influenced by the annual ONR assessment of the operator’s safeguards performance, together with any findings and regulatory intelligence obtained during previous inspections</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6632">
+        <w:t>, or from other ONR purposes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. Once these initial considerations have been reviewed, the inspector should be able to define and agree the outcomes and outputs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sought from an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> intervention. Where delivery of these objectives identifies the requirement for additional regulatory resources, support from other specialists, for example ONR Leadership and Management for Safety (LMfS) inspectors, should be sought.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198400B1" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">During an inspection targeting arrangements for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">eadership and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">anagement for NMACS, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>nspectors may wish to consider whether:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781B4D8E" w14:textId="69DEFA12" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">perator’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">oard of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>irectors (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>BoD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">) ensures that NMACS is given due priority </w:t>
+      </w:r>
+      <w:r>
+        <w:t>alongside</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> safety and security when providing strategic direction and leadership. This might be evidenced through policy and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20E07">
+        <w:t xml:space="preserve">the production </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> an </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nnual NMACS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>erformance report</w:t>
+      </w:r>
+      <w:r w:rsidR="006E715F">
+        <w:t xml:space="preserve"> which is discussed at Board level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7B36D3" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">described mechanisms to ensure the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>BoD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> receive current, high quality NMACS information on risks are being implemented e.g., </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">isk </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ommittee or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nnual NMACS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>erformance report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F30867" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>oard has implemented the appropriate membership and competence to assess and act effectively on NMACS information where claimed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9649C2" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>NMACS, standards and expectation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> effectively communicated across the organisation to those with roles of NMACS responsibility or consequence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19987883" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>NMACS activities are included in operational schedules e.g., PIT/PIV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750507F9" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>relevant staff are routinely consulted and engaged on NMACS issues such that their skills and knowledge are used to inform decision making at senior levels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0FCDA5" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">NMACS arrangements are included in an </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ntegrated </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">anagement </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ystem that adheres to RGP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42512C40" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>BoD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> is an ‘intelligent customer’ with sufficient NMACS competence or experience to ensure assurance reports inform effective decision making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1B7003" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>the operator design authority’s formal processes understand and maintain NMACS design knowledge and assess the impact of proposed design changes on the functionality, reliability, and availability of NMACS arrangements contained in the ACP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA4F7FC" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All relevant s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>takeholders (both internal and external) are involved in the decision-making process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CA50AB" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">NMACS is given due consideration alongside </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">afety, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ecurity and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nvironmental factors to ensure that NMACS is not eroded or de-prioritised, and there is a process for the organisation to make decisions where there may be a conflict between </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">afety, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ecurity, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>nvironment and NMACS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D858CF4" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">There is an independent internal assurance function with clearly defined terms of reference (including responsibility, accountability, and authority), and the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>oard demonstrates it uses this function and that it values its outputs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DA26D6" w14:textId="67984830" w:rsidR="00621AAA" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">the outputs from assurance activities feed a well-defined </w:t>
+      </w:r>
+      <w:r>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">overnance structure. There should be an </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>xecutive meeting to consider NMACS performance for the organisation and determine improvement priorities and re-prioritisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F456541" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00C05532" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>FSE 2 – Organisational Culture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9A6DE1" w14:textId="259A57EA" w:rsidR="00970500" w:rsidRDefault="00970500" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The inspector</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83B5D">
+        <w:t xml:space="preserve"> should consider referring to other ONR guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="009507D5">
+        <w:t xml:space="preserve">, around organisational culture when </w:t>
+      </w:r>
+      <w:r w:rsidR="00875150">
+        <w:t>targeting this area</w:t>
+      </w:r>
+      <w:r w:rsidR="000773EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1082564499"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002208E1">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="002208E1">
+            <w:instrText xml:space="preserve"> CITATION ONR26 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="002208E1">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[15]</w:t>
+          </w:r>
+          <w:r w:rsidR="002208E1">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002208E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044A653B" w14:textId="779F0547" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">During an inspection targeting NMACS organisational culture, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>nspectors may wish to consider whether:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351A2A27" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>the organisation has a clear and accessible NMACS policy statement that is contained within the overall management system and is reviewed and updated periodically.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CFE9F7" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>leaders and managers check to ensure that the NMACS culture of supply chain partners meet their standards and expectations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4F93BB" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>the operator has a clear mechanism to ensure contractors display ‘site-wide’ behaviours and culture, and tenant organisations and contractors have access to ‘site-wide’ NMACS training and NMACS culture initiatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE32F19" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t>during investigation of events, the arrangements ensure NMACS culture is considered as a contributing feature and the potential impact of subsequent improvement programmes on NMACS culture considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F929478" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>leaders and managers display behaviours which demonstrate their commitment to the NMACS policy statement, and support and accept challenge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255696E3" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>members of staff with roles and responsibilities that could impact NMACS recognise the NMACS policy statement and can they explain their role in its implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F806331" w14:textId="41619D5B" w:rsidR="00621AAA" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>annual reviews of staff performance include an element looking at NMACS performance and culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73174BDF" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00C05532" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>FSE 3 – Competence Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC6A0C5" w14:textId="7D41623E" w:rsidR="00E97B4B" w:rsidRPr="002162E7" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002162E7">
+        <w:t xml:space="preserve">ONR </w:t>
+      </w:r>
+      <w:r w:rsidR="001067D0">
+        <w:t>publishes other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162E7">
+        <w:t xml:space="preserve"> guidance on the inspection of competence management </w:t>
+      </w:r>
+      <w:r w:rsidR="002208E1">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162E7">
+        <w:t xml:space="preserve"> safety and security in NS-TAST-GD-027</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-14075219"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D3972">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="006D3972">
+            <w:instrText xml:space="preserve"> CITATION ONR51 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="006D3972">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[16]</w:t>
+          </w:r>
+          <w:r w:rsidR="006D3972">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BB75AB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A147B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162E7">
+        <w:t>CNS-TAST-GD-3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3972">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1411042112"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E47437">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E47437">
+            <w:instrText xml:space="preserve"> CITATION ONR240 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E47437">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[17]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E47437">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00183EDC">
+        <w:t>, NS-INSP-GD-</w:t>
+      </w:r>
+      <w:r w:rsidR="008D272E">
+        <w:t>036</w:t>
+      </w:r>
+      <w:r w:rsidR="008C3271">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1875685250"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00440088">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00440088">
+            <w:instrText xml:space="preserve"> CITATION ONR261 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00440088">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[18]</w:t>
+          </w:r>
+          <w:r w:rsidR="00440088">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008C3271">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00440088">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D272E">
+        <w:t xml:space="preserve">NS-INSP-GD-010 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1063722948"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007A2803">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="007A2803">
+            <w:instrText xml:space="preserve"> CITATION ONR262 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="007A2803">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[19]</w:t>
+          </w:r>
+          <w:r w:rsidR="007A2803">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00440088">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008D272E">
+        <w:t xml:space="preserve"> and NS-INSP-GD-012 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1900433081"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C60FB7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00C60FB7">
+            <w:instrText xml:space="preserve"> CITATION ONR263 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00C60FB7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[20]</w:t>
+          </w:r>
+          <w:r w:rsidR="00C60FB7">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>. Much of this guidance is equally applicable to safeguards inspectors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6212A205" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Methods and activities that inspectors may wish to employ in confirming the implementation and maintenance of arrangements to manage the competence of those with assigned NMAC roles and responsibilities include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDE8EB3" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="919"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>confirming evidence of the training records of staff, as well as established arrangements for all staff such as training plans</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, competence management and succession planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18157705" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">discussions and walkthroughs of process with staff to determine familiarity with key processes including non-conformance resolution, escalation and the reporting of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">discrepancies and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>anomalies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617AFAB3" w14:textId="218AC6DF" w:rsidR="00621AAA" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Specific activities that may contribute to the confirmation of competence management and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A73">
+        <w:t>suitably qualified and experienced persons (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>SQEP</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A73">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> staff are included throughout this document under the individual material control FSEs 6-10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A42BA1E" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558F70F4" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="002162E7" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:lastRenderedPageBreak/>
+        <w:t>FSE 4 – Reporting, Anomalies, and Investigations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AED1109" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Methods and activities that inspectors may wish to employ in confirming the implementation and maintenance of arrangements for the timely and accurate reporting of information required by NSR19 include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B382A6" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>confirming the existence of a procedure to recognise, investigate and document the treatment of non-conformances (or other unusual occurrences) in a timely manner, as well as the application of this procedure through examining records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A80839" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>confirming the responsibilities defined for the internal communication required when actions under NSR19 Regulations 16 &amp; 17 are required, as well as the implementation of the mechanisms under which such personnel will inform the ONR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37315175" w14:textId="572C684A" w:rsidR="00621AAA" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>confirming the responsibilities and authority defined to provide further detail or explanation when requested under NSR19 Regulations 3(5)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 12(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and 16(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DB48B4" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00C05532" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>FSE 5 – Reliability, Resilience and Sustainability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AD3E6E" w14:textId="3B258B38" w:rsidR="00AC2C5B" w:rsidRDefault="00AC2C5B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ONR publishes other associated guidance which the inspector may wish to consider when preparing for an inspection in this area including, </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1294248183"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0055230A">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="0055230A">
+            <w:instrText xml:space="preserve"> CITATION ONR265 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="0055230A">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[21]</w:t>
+          </w:r>
+          <w:r w:rsidR="0055230A">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0055230A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00976A77">
+        <w:t xml:space="preserve">and NS-INSP-GD-029 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1898086454"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009D71A8">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009D71A8">
+            <w:instrText xml:space="preserve"> CITATION ONR264 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009D71A8">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[22]</w:t>
+          </w:r>
+          <w:r w:rsidR="009D71A8">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00976A77">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07810ABE" w14:textId="5283E9CD" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">During an inspection targeting </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">eliability, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">esilience and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ustainability, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> consider whether:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C85DD55" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reliability, resilience, and sustainability has been </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">included and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">implemented </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the design stage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through other lifecycle stages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>for any facility or NMACS system, within the relevant operational requirements documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3688FC91" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>there is evidence that the requirements for NMACS systems are regularly reassessed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404E15BA" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the competencies required to sustain a nuclear NMACS workforce are maintained through recruitment, retention, and training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA44C40" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>essential services (such as power) necessary for the correct functioning of the NMACS system have the levels of NMACS, reliability and resilience claimed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500DF842" w14:textId="01617081" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMACS systems ‘fail secure’ as described and if they do not, NMACS requirements are appropriately balanced against </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>other competing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safety and security) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>with compensatory NMACS measures implemented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F9E0FB" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>operators’ experience of NMACS system failure and breakdown is in line with reliability claims, trends and recovery and substitution arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0738D155" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a process for capturing project assumptions related to EIMT generated by the on-going design and NMACS analyses, along with an auditable record of where these assumptions are recorded in operational documents is being implemented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C35CAF" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="004E08E1" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the results of human factors assessments of EIMT tasks during testing and commissioning have been implemented; inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>could</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> look for error traps and common cause failure mechanisms created by the procedures or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E08E1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>by operator actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250176F8" w14:textId="0EB44301" w:rsidR="00621AAA" w:rsidRPr="004A31C3" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E08E1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EIMT is carried out within the specified intervals, and by SQEPs using the claimed tools and procedures and calibrated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E08E1">
+        <w:t>as specified in the relevant EIMT and/or calibration procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603F548D" w14:textId="6E0EBCA9" w:rsidR="00E97B4B" w:rsidRPr="00C05532" w:rsidRDefault="00E97B4B" w:rsidP="00E97B4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>FSE 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>Measurement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>Programme and Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789B90AB" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Methods and activities that inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>could</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> employ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> confirm the implementation and maintenance of a programme of measurement and control activities are </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suggested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0309DC19" w14:textId="3BE55986" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>When an accreditation against standard ISO/IEC 17025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2017 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1520152348"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION ISO17 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[23]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">covers the complete measurement system, inspectors may wish to confirm that the measurement methods under the accreditation are the ones used for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nuclear material </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">accountancy declarations. Where the measurement system is not accredited, inspectors may wish to confirm the existence of arrangements for making and managing measurements under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71BF5">
+        <w:t>ISO/IEC 10012:2003</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="850451756"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:instrText xml:space="preserve"> CITATION ISO03 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[24]</w:t>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">which ensure they are </w:t>
+      </w:r>
+      <w:r>
+        <w:t>being managed effectively</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4D54D2" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onsider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> there is a designated person to approve measurement results, check that they are competent, and check that they are approving results and associated uncertainties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBBB670" w14:textId="19B79DBC" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the existence of measurement procedures and evidence of the ongoing </w:t>
+      </w:r>
+      <w:r w:rsidR="00096E9B">
+        <w:t xml:space="preserve">calibration and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>verification of equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1552AF5F" w14:textId="34CB345E" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Sampling should be representative of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43481">
+        <w:t xml:space="preserve">QNM </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspectors should check for the existence of a sampling plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">procedures, and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>their implementation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. Sampling plans and sampling procedures should be based on statistical considerations, and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> should be recorded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201E8A55" w14:textId="740AC56A" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that the implementation of a records management system </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> traceability from the source data through to data</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> included in nuclear material accounting reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>) enables the maintenance of a comprehensive record of measurement data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EADA8E8" w14:textId="360E0D8C" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where data provided for the purposes of NMACS is based on calculations that are not direct measurements, inspectors </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34202">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34202" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">confirm the calculation method applied is documented, technically justified, and validated with real data where possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7735B7CD" w14:textId="75D6BD15" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>nspector</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> if measurement methods used are covered by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> international standards, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e.g., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ITVs</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="347296633"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:instrText xml:space="preserve"> CITATION Eur10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[12]</w:t>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. Where the measurement method is covered then no validation of the approach is necessary from the operator. Where the measurement method is not covered and it is used for nuclear material accountancy and control purposes, then the inspector may seek to understand how that measurement method was validated for use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D92669" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Regarding traceability of measurement results, inspectors should check calibration procedures, records, calculations, logbook entries, non-conformities, and the associated processes/arr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>angements for their follow-up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA37C8F" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> whether the calibration range of an instrument is coherent with the typical measurement range of the instrument. The calibration range should cover all measurements and usual measurement quantities should be at or near the middle of the calibration range.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEE61CC" w14:textId="29BB9455" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The inspector </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> if reference materials </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> calibration weights, spikes used for analytical calibration etc.) are appropriately stored</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">have valid certification </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> calibrated value, uncertainty, confidence interval etc.)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and are maintained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF5D528" w14:textId="08404096" w:rsidR="00621AAA" w:rsidRPr="00C61FA1" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Accuracy should be determined by the calculation and generation of measurement uncertainty figures for every measurement result. Inspectors should check if this has been performed in accordance with the GUM Guide </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1848677250"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:instrText xml:space="preserve"> CITATION JCG081 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[25]</w:t>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61FA1">
+        <w:t>(Limits should be pre-stated, and it should be assessed not only during validation, but on a regular basis for every measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8A2455" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00C05532" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>FSE 7 – Nuclear Material Tracking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A0B881" w14:textId="542A895A" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> sampl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">an appropriate number of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">different items or batches of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> to check if the NMAC system is able to provide complete information about the </w:t>
+      </w:r>
+      <w:r w:rsidR="00546B87">
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidR="00546B87" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>concerned.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors should also check records of changes of location, identification, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> or quantities </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD30ECC" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors should confirm that there is a documented process </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> transfers of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> into the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> are correctly recorded, and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the inspector should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> sample those records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEB6B19" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors should confirm whether, if the required accountancy data relies on results from sampling and analysis, the data has been entered </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">into the accountancy system correctly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">has been </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>identified as provisional and/or estimated pending the return of those analysis results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04786066" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that records of items sealed by the operator are retained by the operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1916D304" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that the inventory control by the operator includes physical checks of the inventory. They should also confirm whether the method of performing these checks has been documented, and that they </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> implemented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAA0F81" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that any NMA data authentication includes a full audit trail to original source </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">measurements and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>document</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">, and that any amendments to source data for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> movements have only been amended with endorsement by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a SQEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6621938A" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> confirm that the documented procedures for identification of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> are being implemented as declared, and that any item identification changes have been recorded. If there </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">multiple layers of containment, inspectors should confirm that the required information is available to correctly identify the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31260082" w14:textId="391D51C1" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> refer to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DIQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> to confirm whether the different locations in which </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> can be held have been identified and are being used as the basis for recording this information. Further ONR guidance on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DIQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection is available </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_5_–" w:history="1">
+        <w:r w:rsidRPr="008A147B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EE39DF" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Where appropriate, inspectors should confirm whether there is a way to identify specific positions within areas, and whether this identification is being implemented to locate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632ECDCB" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">consider </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>sampl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> specific positions and confirm whether the NMACS system is able to provide complete information on the identification, quantity, and characteristics of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> present. Inspectors may also wish to confirm </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>records of any movements have been retained by the operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1599BDEA" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that the NMACS system can provide complete information on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that has entered a process or has been subject to repacking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46177354" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that the NMACS system can trace the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> from a product to the raw material(s) in the facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB035A2" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that procedures for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>identifying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>, investigating, and documenting NMACS anomalies are being implemented by the operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0FDC20" w14:textId="417CABC4" w:rsidR="00621AAA" w:rsidRDefault="00621AAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109FAED7" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00C05532" w:rsidRDefault="00E97B4B" w:rsidP="00621AAA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:lastRenderedPageBreak/>
+        <w:t>FSE 8 – Data Processing and Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590333B6" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors should confirm that safe and secure storage measures of all data required for the proper working of the NMACS system are in place. Standard NMACS and safety tools </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>as access records and access rights, as well as automatic back-ups should be included. If these measures are not in place, inspectors should confirm whether a justification by means of risk assessment has been carried out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE3C380" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Regarding implementation of the data-processing system, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspectors should check that the following items are </w:t>
+      </w:r>
+      <w:r>
+        <w:t>captured within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (this information may be automatically generated or manually compiled)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED00567" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>declarations required under NSR19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6C1CA7" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>technically underpinned uncertainty of the material balance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47942383" w14:textId="7EE42532" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="001D54A6" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97B4B" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> linked to ICRs such as shipping documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19232133" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>working documentation for routine inventory control e.g., LIIs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BD5560" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">working documentation for PITs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41813864" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>LII resulting from PIT and used during PIV or other verification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9C1D81" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00112BC2" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112BC2">
+        <w:t xml:space="preserve">Regarding capabilities of the data-processing system, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112BC2">
+        <w:t xml:space="preserve">nspectors should check that the following items </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112BC2">
+        <w:t xml:space="preserve"> produced </w:t>
+      </w:r>
+      <w:r>
+        <w:t>within the system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112BC2">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1324BA41" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Provision of inventory lists permitting inventory checking by the operator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030A01AB" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Inventory lists providing any information necessary for identifying discrepancies between the locations described in the records and the real physical location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE81903" w14:textId="63E9F36A" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112BC2">
+        <w:t>Inspectors should confirm the capability of the data-processing system to perform match verification between records when there is a double-records keeping system (</w:t>
+      </w:r>
+      <w:r w:rsidR="000C42B7" w:rsidRPr="000C42B7">
+        <w:t>ISO/IEC 27002:2022</w:t>
+      </w:r>
+      <w:r w:rsidR="000C42B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="2115628153"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000C42B7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="000C42B7">
+            <w:instrText xml:space="preserve"> CITATION ISO051 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="000C42B7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[26]</w:t>
+          </w:r>
+          <w:r w:rsidR="000C42B7">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112BC2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19146634" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Inspectors should confirm the implementation of procedures for and records of non-conformities and corrective actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA191C3" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the capability of the data-processing system to receive information on discrepancies from physical verifications, and records matching, and treat that information for the purpose of providing performance indicators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5761BA82" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> verif</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>activit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>y logs produced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> for data-processing execution provide </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the NMAC Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>supervisory information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3CF0CE" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> whether NMA</w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>S documentation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEEF809" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>is derived and reconcilable with a single set of source data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AE4C02" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>is appropriately protective</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> marked in accordance with the classification policy; inspectors may also wish to confirm whether the procedures for protective</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> marking are being implemented as claimed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA6C14B" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>is readily retrievable for independent audit/verification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3B96D5" w14:textId="5415BE60" w:rsidR="00055A24" w:rsidRPr="0056318D" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>has records that are traceable to an authenticated source and kept in a manner that guarantees traceability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E1FCFD" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00C05532" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>FSE 9 – Material Balance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B330CF" w14:textId="2E2BA042" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Inspectors should confirm whether the nuclear material accounts have been correctly compiled</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in accordance with NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. Further information is available in </w:t>
+      </w:r>
+      <w:r w:rsidR="000970EF" w:rsidRPr="004A31C3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000401FD">
+        <w:t>n annexe to this document</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000401FD">
+        <w:t>which provides guidance on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inspections associated with an operator’s PIT</w:t>
+      </w:r>
+      <w:r w:rsidR="000401FD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and in SG-TAST-GD-002</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1940561102"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:instrText xml:space="preserve">CITATION ONR295 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[27]</w:t>
+          </w:r>
+          <w:r w:rsidR="005F2169">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75641FD5" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> whether the procedures for receipt and shipment of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and associated activities are being implemented as claimed through </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>review of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> relevant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2615C9" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> whether the PIT and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">aterial </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">alance </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>valuation procedures are being implemented as claimed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000DE324" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRPr="00C05532" w:rsidRDefault="00E97B4B" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05532">
+        <w:t>FSE 10 – Quality Assurance for Nuclear Material Accountancy and Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCF8C8F" w14:textId="77777777" w:rsidR="00E97B4B" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that the NMACS system performance is being monitored and reviewed through any performance metrics established in associated procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248DF57C" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="00E97B4B" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Evidence on the implementation of quality assurance should also be gained from undertaking the activities described under the other FSEs above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3C2644" w14:textId="6187BCA9" w:rsidR="008C1206" w:rsidRDefault="008C1206" w:rsidP="004A31C3">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="60E620A9" w14:textId="77777777" w:rsidR="009E4932" w:rsidRDefault="009E4932" w:rsidP="009E4932">
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="008C1206" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Inspectors should engage with the operators’ internal assurance function to understand what activities have taken place, what the outcomes of those activities were and to understand any plans for future quality assurance activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2794BB79" w14:textId="01593DF1" w:rsidR="005F2169" w:rsidRPr="008B0149" w:rsidRDefault="005F2169" w:rsidP="005F2169">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Appendix_5_–"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235705910"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="008B0149">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 5 – Compliance inspection: Design information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="0FE8D05A" w14:textId="4C45D5CD" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Purpose and scope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718DB36E" w14:textId="286DF3FF" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
-        <w:sectPr w:rsidR="009E4932" w:rsidSect="009E4932">
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The purpose of this appendix is to provide guidance for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspectors when planning and carrying out inspection activities related to an operator’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">design information (DI) submissions in the form of either a design information questionnaire (DIQ), or basic technical characteristics (BTC). This appendix </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>has been produced a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4123">
+        <w:t>s an aid for use during inspection activities carried out at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> subject to NSR19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4123">
+        <w:t>. It is to be predominantly used in judging the operator’s compliance with NSR19</w:t>
+      </w:r>
+      <w:r w:rsidR="006255F0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D7E227" w14:textId="35676095" w:rsidR="00055A24" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">This appendix sets out the scope and purpose of activities to be performed by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>when considering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information submissions during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspections. The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspector </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> exercise proportiona</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> in applying this guidance in relation to the circumstances of the safeguarded </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> under inspection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAB19FE" w14:textId="74F5D0E4" w:rsidR="005F2169" w:rsidRPr="006A7D61" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relationship to relevant legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3210E1E4" w14:textId="4D87174E" w:rsidR="005F2169" w:rsidRDefault="00902F11" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">NSR19 </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t xml:space="preserve">Regulation 3 requires that an operator submit design information to ONR in the form of a BTC or a DIQ using the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="0056318D">
+        <w:t>relevant questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t xml:space="preserve"> which can be found in </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="0056318D">
+        <w:t>Part 1 of Schedule 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="00437AB1">
+        <w:t xml:space="preserve"> NSR19</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00437AB1">
+        <w:t xml:space="preserve"> Following the amended NSR19 regulations coming into force in July 2026, the inspector should note that during the </w:t>
+      </w:r>
+      <w:r w:rsidR="000C06B3">
+        <w:t>following three years, in the transitionary period, there is the potential for both BTCs and DIQs to be submitted by operators to ONR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E2F24A" w14:textId="5295D909" w:rsidR="005F2169" w:rsidRDefault="0089141D" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">NSR19 </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t>includes a transition period for the implementation of DIQs as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3275B017" w14:textId="0E35F409" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7CE9">
+        <w:t>or the first 12 months only BTCs will be accepted for the reporting of all design changes, apart from newly qualifying facilities which will be able to submit DIQs</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD347E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F12677" w14:textId="59B415F8" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00894BD5">
+        <w:t>For the following</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD347E">
+        <w:t xml:space="preserve"> two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894BD5">
+        <w:t xml:space="preserve"> years, all design changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD347E">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53132">
+        <w:t>design information for new QNFs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894BD5">
+        <w:t xml:space="preserve"> must be reported via DIQs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295D8158" w14:textId="1E4139D0" w:rsidR="005F2169" w:rsidRDefault="00A53132" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>By</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56481">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="00B56481">
+        <w:t xml:space="preserve">the end of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="00B56481">
+        <w:t xml:space="preserve">-year period, all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFs</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="00B56481">
+        <w:t xml:space="preserve"> that have not submitted a DIQ in the preceding 24 months must submit one to ONR</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A994E8" w14:textId="77777777" w:rsidR="004A31C3" w:rsidRDefault="004A31C3" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="004A31C3" w:rsidSect="003508FB">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
-[...1 lines deleted...]
-          <w:titlePg/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc47512753"/>
-[...12 lines deleted...]
-    <w:bookmarkStart w:id="32" w:name="_Toc125705527" w:displacedByCustomXml="next"/>
+    </w:p>
+    <w:p w14:paraId="0DAD9DC7" w14:textId="226879DA" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006870B3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">During the transition period, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inspectors are encouraged to work with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006870B3">
+        <w:t xml:space="preserve"> operators </w:t>
+      </w:r>
+      <w:r w:rsidR="007E02F2">
+        <w:t>whilst they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006870B3">
+        <w:t xml:space="preserve"> draft DIQs to enable an iterative review process </w:t>
+      </w:r>
+      <w:r w:rsidR="00486DBB">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00486DBB" w:rsidRPr="006870B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006870B3">
+        <w:t>ensure an efficient and smooth transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00486DBB">
+        <w:t xml:space="preserve">. The inspector should refer to IAEA guidance for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF456D">
+        <w:t xml:space="preserve">completion of DIQs [21] </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4D79">
+        <w:t xml:space="preserve">and share this guidance with operators where necessary. This guidance is equally applicable to BTCs as much of the information required </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63182">
+        <w:t>is the same in both documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588A9883" w14:textId="6095F51B" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both DIQs and BTCs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">are used to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">capture and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>describe safeguards-relevant design information for QNFs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5809B36D" w14:textId="1D17717F" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Part 1 of Schedule 1 of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63182">
+        <w:t xml:space="preserve">the original </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>NSR19 specifie</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63182">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">eight types of QNF: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073554A3" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="69"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Reactors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FCA43E" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Critical and Zero Energy Installations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E35ACC0" w14:textId="2DA2019A" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">QNFs where conversion, fabrication and reprocessing are carried </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1BA1">
+        <w:t>out</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C310D80" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>QNFs that are used for Storage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DFD9D7" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>QNFs where Isotopes are separated</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B4EDFE" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>QNFs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">using qualifying </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nuclear </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">material in quantities in excess of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> effective </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ilogram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661AD76D" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>QNFs for the treatment and storage of waste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC76C9B" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Other QNF or a QNF with limited </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">peration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339E4163" w14:textId="2769CBB0" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Part 1 of Schedule 1 of </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1BA1">
+        <w:t xml:space="preserve">the amended </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>NSR</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1BA1">
+        <w:t>19 (July 2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> specifies </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the following nine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> types of QNF: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593F4CF4" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0034260B">
+        <w:t>Conversion and Fuel Fabrication Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C780C3F" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1231F">
+        <w:t>Critical and Subcritical Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547AC465" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1231F">
+        <w:t>Isotopic Enrichment Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CD4C1C" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A265F">
+        <w:t>Reprocessing Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52ED737C" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F070C4">
+        <w:t>Research and Development Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A74476A" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F070C4">
+        <w:t>Research and Power Reactors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E4B8E0" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040266D">
+        <w:t>Separate Storage Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36953D85" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040266D">
+        <w:t>Spent Fuel Encapsulation Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1665F07C" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362DA7">
+        <w:t>Qualifying Nuclear Facilities with Limited Operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F89FEFE" w14:textId="5BB3A94F" w:rsidR="00A84D2D" w:rsidRDefault="00A84D2D" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>The inspector should note that w</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0303">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ilst not included within NSR19, there is also an IAEA DIQ for geological disposal facili</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0303">
+        <w:t>ty’s which is available on request from the IAEA should the inspector wish to use it to facilitate engagements with operators in the UK around a future geological disposal facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC77E5E" w14:textId="0B3F1EB7" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ach type of facility </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the appropriate questionnaire in Part 1 of Schedule 1 must be completed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>and these all require information at proportionate levels of detail that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0347B445" w14:textId="4156FE0D" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Identify the date of issue</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>revision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DB5F8E" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Identify the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> - including the operator and location of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and types of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the operator manages there and generally the description of the installation, the form, quantity, location and flow of QNM being used, the layout of the installation, containment features.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEDB609" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="005F2169">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Describes the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ccountancy and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ontrol arrangements - in terms of the procedures for QNM Accountancy, Control &amp; Safeguards (NMACS) including procedures for physical inventory taking and organisational arrangements for accountancy and control of QNM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6D53F4" w14:textId="12C68B7C" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevant good practice for detail expected in an operators submission of safeguards-relevant design information using the appropriate questionnaire can be found in IAEA guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="409269732"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:instrText xml:space="preserve"> CITATION IAE211 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[28]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093AABEF" w14:textId="24227AF8" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Under Regulation 3(3) an </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">perator must inform ONR of changes to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information within the period of 23 days beginning with the day on which the change is completed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">t is an ONR expectation that the operator will, in an appropriate and proportionate manner, submit the revised </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DIQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> with that change highlighted should it be of NMACS significance to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00624DEC">
+        <w:t xml:space="preserve"> The inspector should also encourage the operator to submit the updated design information as early as possible</w:t>
+      </w:r>
+      <w:r w:rsidR="00464081">
+        <w:t xml:space="preserve">, not using the statutory timescale as a target, to allow sufficient time for </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1EC7">
+        <w:t xml:space="preserve">ONR review, assessment and operator updates following regulatory feedback. </w:t>
+      </w:r>
+      <w:r w:rsidR="006120F4">
+        <w:t>This will support the UK in meeting its international obligations to the IAEA for s</w:t>
+      </w:r>
+      <w:r w:rsidR="006B38B3">
+        <w:t>ubmission of changes to design information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE29FB4" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Regulation 3(5) allows the ONR to request in writing any</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">further details, explanations, amplifications, or clarifications of any information required for regulatory purposes which the operator must then supply. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531598DA" w14:textId="7E99A3C0" w:rsidR="005F2169" w:rsidRPr="000844C3" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00284F7C">
+        <w:t xml:space="preserve">In the case of new QNFs under Regulation 3(2) the operator must </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submit design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284F7C">
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000844C3">
+        <w:t>ONR at several design and construction stages</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0C19">
+        <w:t>Regulation 3(2) also requires an operator to provide design information to ONR where there is a change to the type or purpose of a facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E95C293" w14:textId="33D1BED1" w:rsidR="005F2169" w:rsidRPr="000844C3" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000844C3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Preliminary </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">design information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000844C3">
+        <w:t>- as soon as the decision to construct or authorise construction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, or make a change to </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7F14">
+        <w:t xml:space="preserve">type or purpose of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000844C3">
+        <w:t xml:space="preserve"> has been taken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52568A5F" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="000844C3" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DIQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000844C3">
+        <w:t xml:space="preserve"> based on the final design of the QNF using the relevant questionnaire shown in Part 1 of Schedule 1 - not later than 200 days prior to and ending on the day on which construction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or repurposing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000844C3">
+        <w:t xml:space="preserve"> is started</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0739D9" w14:textId="3E1F39C6" w:rsidR="005F2169" w:rsidRPr="000844C3" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>DIQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000844C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the facility as built, using the relevant questionnaire shown in Part 1 of Schedule 1, not later than 200 days before the day on which</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794323C7" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="000844C3" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="73"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000844C3">
+        <w:t>QNM is first received at the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC0835A" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="000844C3" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000844C3">
+        <w:t>In the case of a QNF which only treats or stores conditioned or retained waste, the treatment or storage begins; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA4EC28" w14:textId="0096D296" w:rsidR="00055A24" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000844C3">
+        <w:t xml:space="preserve">Submissions of the extant and as built declarations should be considered for inspection using the same planning principles as for the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DIQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000844C3">
+        <w:t>s of operating facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFDFC54" w14:textId="09F43F56" w:rsidR="005F2169" w:rsidRPr="00266209" w:rsidRDefault="00FA3FA3" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Purpose of The </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="00266209">
+        <w:t xml:space="preserve">Nuclear Safeguards (EU </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Exit</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="00266209">
+        <w:t>) Regulations 2019, Regulation 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C5EC9F" w14:textId="2EDCEA09" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The information is used by ONR to ensure that operators comply adequately with NSR19 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and that the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> UK</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> continues to meet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> obligations for submission of design information </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to the IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>for all eligible facilities under the UK</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>IAEA Safeguards Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1858960852"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:instrText xml:space="preserve"> CITATION IAE10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[4]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34135BE4" w14:textId="49E0A7C3" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The IAEA uses this information to inform decisions on the designation of facilities for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2947">
+        <w:t>implementation of safeguards in the UK</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2947" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>and for its development of the IAEA approach for safeguards inspection and verification at facilities whi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ch are chosen for designation. IAEA guidance is available to member states which describes the nature and extent of design information expected as part of any submission</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="878445858"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:instrText xml:space="preserve"> CITATION IAE211 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[28]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>. Such design information is covered by the required content of both BTCs and DIQs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B90248" w14:textId="73F79825" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54F8C">
+        <w:t xml:space="preserve">esign information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">is also used by ONR to inform its approach to regulating compliance with NSR19 for the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">, including the assessment and inspection of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ACPs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and, where appropriate, the development of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">afeguards </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ystem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ased </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>nspections (SSBIs).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3D6856" w14:textId="77777777" w:rsidR="002B1E6E" w:rsidRDefault="002B1E6E" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6F4680" w14:textId="7C94C24B" w:rsidR="005F2169" w:rsidRPr="00266209" w:rsidRDefault="00FA3FA3" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guidance on planning an inspection involving </w:t>
+      </w:r>
+      <w:r w:rsidR="00F553A3">
+        <w:t>submitted design information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F086E6" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The purpose of this section is to assist inspectors in identifying aspects of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that can be examined during inspections to establish whether the declaration is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correct, complete and proportionate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and/or that in the inspector’s opinion implementation of the operators</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> declared arrangements demonstrates adequate compliance with NSR19.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7473FCB2" w14:textId="2DD89C03" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r>
+        <w:t>new design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> has been submitted for a planned </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">, or one under construction, inspection activities should be considered, and focussed by assessment, at the earliest relevant time including, for example, to confirm the design and construction of key NMACS related features of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> which may become inaccessible following construction during the</w:t>
+      </w:r>
+      <w:r w:rsidR="003C18E9">
+        <w:t xml:space="preserve"> remainder of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> facilit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> lifecycle.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Detailed assessment may be warranted in the situation of complex facilit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>y’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">s whereupon the guidance for assessment of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> should also be used in parallel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B21C05" w14:textId="303DF642" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">When revised </w:t>
+      </w:r>
+      <w:r w:rsidR="003C18E9">
+        <w:t>or updated</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6C47">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> is submitted which indicates changes to an operating </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> already subject to safeguards regulation by the ONR, inspection activities may be carried out before, during, or after the changes, as is appropriate for the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> to assure ONR that the changes have been implemented as declared and the outcome does not impact on the existing </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regulatory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> approach being adopted by ONR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE9C042" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Some of the following may help the inspector when planning for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">design information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>inspection. The following list is neither exclusive nor exhaustive and will be subject to review and revision in the light of operational experience:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01819905" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="74"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Establish that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> present, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and purpose of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> are as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>declared</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D7FDCD" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Establish essential equipment key to the operation of the facility which will be monitored throughout the facility lifecycle and will support determination of decommissioned for safeguards purposes at the end of the facility lifecycle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70308906" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Confirm that the geographical location, buildings, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> layout, quantities of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and their containment are as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>declared</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11059189" w14:textId="31627DAB" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Confirm the leadership and management system and that there is a clear understanding of owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>operator accountability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DACED0B" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Confirm that a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nuclear material a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ccountancy reporting system is in place and effective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0E8249" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Confirm that arrangements are in place to report and demonstrate control of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and are they being followed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA8E257" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Identify constraints on the NMACS system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330009CF" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Confirm the accountability and significance of NMACS is understood throughout the management chain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23851AC0" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Aspects of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> such as those listed above may also assist and inform the ONR assessment and inspection of ACPs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445FF557" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Access to key personnel with the required knowledge of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and its implementation s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>hould be identified and planned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3053F049" w14:textId="2C95818E" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The ONR </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspector should liaise with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ONR colleagues to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> any current regulatory intelligence that may impact on or focus an NMACS inspection </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> safety or security inspectors regarding operational challenges or arrangements for containment of and access to QNM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEAFBA0" w14:textId="005AF5D2" w:rsidR="00055A24" w:rsidRDefault="00CB2032" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Other ONR guidance which the inspector may wish to consider includes, NS-INSP-GD-019</w:t>
+      </w:r>
+      <w:r w:rsidR="004F00AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2002344262"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B1347F">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00B1347F">
+            <w:instrText xml:space="preserve"> CITATION ONR266 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00B1347F">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[29]</w:t>
+          </w:r>
+          <w:r w:rsidR="00B1347F">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F00AA">
+        <w:t xml:space="preserve">, NS-INSP-GD-020 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1902792079"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00CE62E3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00CE62E3">
+            <w:instrText xml:space="preserve"> CITATION ONR267 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00CE62E3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[30]</w:t>
+          </w:r>
+          <w:r w:rsidR="00CE62E3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F00AA">
+        <w:t xml:space="preserve">, NS-INSP-GD-021 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1793889289"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005B4FE9">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="005B4FE9">
+            <w:instrText xml:space="preserve"> CITATION ONR268 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="005B4FE9">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[31]</w:t>
+          </w:r>
+          <w:r w:rsidR="005B4FE9">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F00AA">
+        <w:t xml:space="preserve">, NS-INSP-GD-022 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1719664912"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00354576">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00354576">
+            <w:instrText xml:space="preserve"> CITATION ONR269 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00354576">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[32]</w:t>
+          </w:r>
+          <w:r w:rsidR="00354576">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002E421B">
+        <w:t xml:space="preserve">, NS-INSP-GD-035 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="154577773"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00354576">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00354576">
+            <w:instrText xml:space="preserve"> CITATION ONR2610 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00354576">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[33]</w:t>
+          </w:r>
+          <w:r w:rsidR="00354576">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002E421B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DE6F1B" w14:textId="6F374F2C" w:rsidR="005F2169" w:rsidRPr="002C1B0A" w:rsidRDefault="00FA3FA3" w:rsidP="00FA3FA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Guidance on inspection against BTCs and their implementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5941DC" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection involves a set of activities carried out by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspectors at a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> to assure themselves of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">adequacy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">correctness and completeness of the design information provided by the operator in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant questionnaire submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64409A38" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The design information is verified to confirm that the as-designed </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> during construction and the as-built </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> is as declared </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in design information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">by the operator. If changes in design information are declared to have taken place, such changes may be confirmed by ONR, including as a possible basis for changing the ONR approach to regulating compliance for the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> against NSR19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D693594" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection contributes to the cumulative knowledge of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> design; its operation; and the continued validity of ONR’s approach to regulating compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6C7296" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="00DA6493" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6839436F" w14:textId="0C5A0909" w:rsidR="005F2169" w:rsidRPr="00705745" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Preliminary </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> information must be provided as soon as the decision is taken to construct a new facility and provides the basis for early consideration of safeguards requirements for any new project (known as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">afeguards by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>esign (SBD)).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Such early consideration and maintaining </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">engagement thereafter </w:t>
+      </w:r>
+      <w:r w:rsidR="008A16A3" w:rsidRPr="0056318D">
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidR="008A16A3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008A16A3" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>benefits for all stakeholders.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Examples of these benefits include minimising the risk associated with project scope, schedule, budget, and licensing; and reducing the cost of safeguards implementation to the operator, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ONR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and the IAEA.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The IAEA has produced a suite of SBD guidance covering the general considerations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45C82">
+        <w:t>for SBD</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1716033555"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:instrText xml:space="preserve"> CITATION IAE134 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[34]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00F45C82">
+        <w:t>, and specific</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> considerations for different </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705745">
+        <w:t xml:space="preserve">facility types </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1995476124"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:instrText xml:space="preserve"> CITATION IAE1412 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:instrText xml:space="preserve"> \m IAE175 \m IAE1814 \m IAE176 \m IAE197 \m IAE198 \m IAE251</w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[35, 36, 37, 38, 39, 40, 41]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00705745">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DCDCE7" w14:textId="0CD1EF74" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspections may be performed throughout the lifetime of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. The lifecycle phases of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> are primarily determined by its operating capabilities. The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection activities to be carried out are determined not only by the type of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">, but also by the lifecycle phase noting different parts of a facility may be in different lifecycle phases. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3FA3">
+        <w:t xml:space="preserve">guidance </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on DIQs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> describes the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">various facility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">lifecycle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>phases</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1684355961"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:instrText xml:space="preserve"> CITATION IAE211 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[28]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">, and further detail can be found in the IAEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">afeguards </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lossary</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1993091699"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:instrText xml:space="preserve"> CITATION IAE15 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[13]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA3FA3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F13731D" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Due to specific conditions or operational intentions at a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> it may be useful to prepare a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection strategy </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as part of underpinning wider inspection planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>. Inspectors should consider the operators</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> plan of key activities to identify </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">areas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">where ONR </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ould </w:t>
+      </w:r>
+      <w:r>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> as part of its </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection strategy, as well as prepare for reactive inspections corresponding to changes in the operators planned schedule if proportionate to do so. The scope and objectives of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection and any methods and activities to be used should be discussed with the operator in advance of the inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583420A3" w14:textId="17448DCF" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The intensity of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection during the lifecycle phases of construction and commissioning will differ from that in other phases. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection activities should be planned and carried out in a manner designed to avoid hampering or delaying the construction and commissioning of facilities. The operator’s construction and commissioning plans should be reviewed with the aim of developing an integrated ONR plan which includes safeguards activities alongside those planned for other ONR purposes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, including permissioning activities and/or security assessments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00649532" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="00DA6493" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C82D7D4" w14:textId="28B8FEA7" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>onsiderations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629EAE9D" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>As part of a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">inspection, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>nspectors may wish to consider some of the following activities to help them judge the operator’s compliance against Regulation 3 of NSR19:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9DABA0" w14:textId="5D940935" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="75"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>confirming that the design information submitted to ONR is correct, complete, consistent, and timely and the correct questionnaire has been used.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> IAEA guidance gives some typical examples for different facility types providing a standard for the amount and type of detail required</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1019536382"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:instrText xml:space="preserve"> CITATION IAE211 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[28]</w:t>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CE1D39" w14:textId="0D645E16" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">confirming the nuclear operations in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> as declared. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">In undertaking this activity, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">nspectors might look to physically identify the QNM flow routes and storage locations as declared in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> as part of their inspection. Inspectors may make such observations or measurements necessary to verify the accuracy of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and any changes to them declared under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>egulation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> 3 or 31. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4943F68A" w14:textId="6ADC0A46" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ascertaining the category and quantity of QNM inventory present at the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> to help assess the declared capacity</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">throughput of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F55D603" w14:textId="21DD0EA5" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">checking that the use and installation of operator </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">QNM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">accountancy measures is as described in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and that they continue to be fit for purpose. Inspectors may wish to see the installation, maintenance and servicing schedules</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>requirements of installed accountancy measures, and procedures that assure the control of QNM during such periods, as well as review calibration records</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and measurement approaches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> against international good practice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1455300247"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:instrText xml:space="preserve"> CITATION ISO03 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[24]</w:t>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B000EAD" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>confirming that declared accounting records and relevant operating records are being managed appropriately including being correct, appropriate, and up to date, and can be made available to ONR and IAEA inspectors upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3FD7AB" w14:textId="4004964D" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">confirming where appropriate the physical QNM throughput and capacity of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and comparing this with the declared throughput and capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspectors may wish to request the operator to provide the current plant status of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78418645" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>confirming that the operator’s QNM flow and inventory verification methods continue to be fit for purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C90C64" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">confirming that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>perators can demonstrate adequate control of QNM according to the declared arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FED0D9A" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where inconsistencies with the submitted </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> are identified, inspectors should seek to initially resolve these through discussion with the operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F5D4FE" w14:textId="28637CF4" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>onsiderations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F8EB7E" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The lifecycle phases of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> are primarily determined by its operating capabilities; different parts of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> may themselves be in different lifecycle phases. As it is likely that lifecycle changes will be accompanied by a revision to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">, ONR’s inspection of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> should be considered at all lifecycle stages of a facility as defined in ONMACS and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> be targeted and proportionate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706F04BB" w14:textId="1EFB3DCD" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">It is the responsibility of the operator to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>update the design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> dependent on any changes to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> or site and submit </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0ED4">
+        <w:t>the information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">to the ONR. Upon receiving revised </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the inspector may carry out an inspection to confirm the submission and will consider alignment with ONR other purposes. This inspection may form part of an assessment or be standalone reflecting the activities of the site or facility </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>re-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">onstruction </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">hase; </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ommissioning, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ecommissioning etc).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E157078" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> that inspectors may wish to employ in carrying out </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inspection can include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47889338" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="76"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>facility walk-through and confirmation of floor plan layouts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D84AD46" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>physical identification and follow-through of QNM flow routes and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">inventory locations, including areas where </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> may be difficult to access and/or measure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F83FC7" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">examination of records, and any other information related to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and associated NMACS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB39DF7" w14:textId="412FFCE7" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>establishing that facility equipment which is essential for safeguards purposes is</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> as described in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0053393A">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="0053393A" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31C3">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> by confirming its presence, checking its functionality, maintenance, and operation)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C0036C" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>engagement with the relevant key operator personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494FEEEC" w14:textId="6BBDC33B" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The Essential Equipment List (EEL)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1781788003"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:instrText xml:space="preserve"> CITATION Dep22 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[42]</w:t>
+          </w:r>
+          <w:r w:rsidR="00DD6237">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> is safeguards terminology for those items of equipment, systems, and structures necessary for the declared operation of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">. ONR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73893">
+        <w:t xml:space="preserve">inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> EELs for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Assessment and inspection of the status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of equipment on such EELs will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> inform decisions on whether or not the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> can be considered as decommissioned for safeguards purposes, and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> used to support engagement with the IAEA to confirm the removal of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> from the list of those </w:t>
+      </w:r>
+      <w:r w:rsidR="00920461">
+        <w:t xml:space="preserve">facilities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>eligible under the UK/IAEA Safeguards Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46296A84" w14:textId="4FEF717D" w:rsidR="005F2169" w:rsidRPr="006F7EB7" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc13836828"/>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t xml:space="preserve">ifecycle </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t xml:space="preserve">pproach for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t xml:space="preserve">ssessment and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t xml:space="preserve">nspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of design information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE82EF5" w14:textId="39DD742E" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ifecycle </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">hases and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>bjectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5E4127" w14:textId="4D380377" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">perator must declare </w:t>
+      </w:r>
+      <w:r w:rsidR="00920461">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="00920461" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">at several design and construction stages and must </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45A16">
+        <w:t>declare any safeguards-relevant design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> changes to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45A16">
+        <w:t>the ONR</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. It is good practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for the operator to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>re-submi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="00E272B5">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to ONR </w:t>
+      </w:r>
+      <w:r w:rsidR="00E272B5">
+        <w:t xml:space="preserve">as soon as possible after the decision is </w:t>
+      </w:r>
+      <w:r w:rsidR="00934C46">
+        <w:t>made to make the change</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06561">
+        <w:t xml:space="preserve"> to ensure the ONR inspector has sufficient time to review and assess the change and </w:t>
+      </w:r>
+      <w:r w:rsidR="00703B5B">
+        <w:t xml:space="preserve">where necessary, provide any feedback to the operator regarding its </w:t>
+      </w:r>
+      <w:r w:rsidR="00616532">
+        <w:t>adequacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00703B5B">
+        <w:t xml:space="preserve"> and completeness</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF627F9" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">As a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> moves through its lifecycle phases, the uses of the QNM within the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> change, the operations carried out within it change and can lead to changes in the accountancy and control arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576834C7" w14:textId="3D0E564B" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">t should be anticipated that </w:t>
+      </w:r>
+      <w:r w:rsidR="00616532">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="00616532" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">changes will be declared to ONR throughout </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>design process and later lifecycle changes. ONR may elect to assess and</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">or inspect the compliance of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82A51">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82A51" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>with NSR19 at any stage using a targeted</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82A51">
+        <w:t>, risk-informed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> approach </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aligned with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the ONR Safeguards </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ub-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16182">
+        <w:t>directorate plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BD8E68" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The safeguards lifecycle can be separated into these phases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0D1D00" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="77"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Pre-construction phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E4E15" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Construction phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A6679A" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Commissioning phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE14EF7" w14:textId="37448FCB" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>modification phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319F59A2" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Operating phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493E7817" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Shut-down phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C91D4D5" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Closed-down phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019EDE5A" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Decommissioned for safeguards purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C4D69F" w14:textId="3EDF3F63" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The following are guidance on the definition of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> phase. The objectives are not an exhaustive list, and it is for the inspector to judge which of these (and any other objectives) are to be applied to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> in that stage of its lifecycle. As maintenance and modification are a specific task these are </w:t>
+      </w:r>
+      <w:r>
+        <w:t>explained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> in more detail below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C5C2C3" w14:textId="77777777" w:rsidR="00CD2F97" w:rsidRDefault="00CD2F97" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F9B83A" w14:textId="5AB0D8C0" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pre-construction </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1484">
+        <w:t xml:space="preserve">(Planned) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1D77E4" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The pre-construction phase for a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> begins as soon as the plan for constructing a nuclear facility or site is decided. This phase includes the planning, design and engineering activities which precede the actual construction of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> or site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248D322F" w14:textId="065A9CEC" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">An initial approach to regulating compliance against NSR19 can be prepared by assessing the </w:t>
+      </w:r>
+      <w:r w:rsidR="004958A3">
+        <w:t xml:space="preserve">submitted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">preliminary </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">design </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">information. As the design of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> progresses, there should be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> regular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> further engagement and provision of more detailed </w:t>
+      </w:r>
+      <w:r w:rsidR="004958A3">
+        <w:t xml:space="preserve">design </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">information as necessary to allow ONR to refine the approach. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The inspector should consider how best to align their activities with those from other ONR purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CAEC12" w14:textId="32CDB152" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Assessing </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B1E">
+        <w:t>design</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B1E" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">information from the outset and discussing the outcomes with the operator assists inspectors to determine whether </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> design makes or can be made to give adequate provision for NMACS by the operator (including ONR’s ability to inspect the implementation of those arrangements).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECF54D2" w14:textId="181861A5" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">Inspectors </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> also use </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B1E">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B1E" w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">submissions on new </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNFs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> in this phase to establish and maintain suitable dialogue with the IAEA regarding their appetite for possible designation of the new </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> concerned, and therefore the need to prepare for IAEA verification activities and any equipment involved in them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F5AD72" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The objectives in this phase should be focussed on understanding the purpose of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> and defining its NMACS in the best way to build in NMACS by design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38346F28" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Construction phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E99144B" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The construction phase of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> begins with the commencement of foundations and continues until the entire </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> is constructed and ready for commissioning. During the construction phase, the design information will evolve as changes to the design occur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AC5504" w14:textId="5606ADCC" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>As construction progresses, or as soon as possible after construction completion, BTC assessment and inspection activities may be carried out to verify specific NMACS related requirements.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">For instance, the provision of any </w:t>
+      </w:r>
+      <w:r>
+        <w:t>storage locations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> retrieval machines that may be utilised for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">measurement, control, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">verification by the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">perator. In the event of the IAEA designating a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF for implementation of safeguards measures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">, negotiation of the IAEA’s verification approach may </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">result in an approach which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> the installation of I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>AEA equipment. The inspector should ensure that any such requirements are incorporated into the operators construction plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3051">
+        <w:t xml:space="preserve"> and facilitate dialogue between the IAEA and operator to ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7FD2">
+        <w:t>efficient progress and to minimise disruption and burden on the operator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B465724" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The objectives in this phase should be focussed on confirming that the NMACS systems proposed in the design are being installed and the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nuclear material control or nuclear material accountancy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t>reporting IT equipment, systems or processes are finalised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B0D29A" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Commissioning phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8C60C6" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t>The commissioning phase of a facility begins after completion of construction and before the facility is operational. This stage will include the use of QNM for testing. Inspectors should ensure the notification requirements set down in NSR19 are met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73694519" w14:textId="17671C5A" w:rsidR="005F2169" w:rsidRPr="000C1EE8" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t>Participation by ONR (as well as the IAEA where necessary to support possible designation of the facility for inspection under the UK</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t xml:space="preserve">IAEA VOA) in testing activities should be arranged jointly with the operator to enable ONR to gain assurance that the NMACS system declared in the </w:t>
+      </w:r>
+      <w:r w:rsidR="008041A6">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="008041A6" w:rsidRPr="006F7EB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t xml:space="preserve">is being operated effectively while minimising the interference on the facility’s commissioning phase. </w:t>
+      </w:r>
+      <w:r w:rsidR="008041A6">
+        <w:t>The inspector should consider</w:t>
+      </w:r>
+      <w:r w:rsidR="00807B47">
+        <w:t xml:space="preserve"> influencing the operator to</w:t>
+      </w:r>
+      <w:r w:rsidR="008041A6">
+        <w:t xml:space="preserve"> embed </w:t>
+      </w:r>
+      <w:r w:rsidR="00807B47">
+        <w:t xml:space="preserve">key </w:t>
+      </w:r>
+      <w:r w:rsidR="008041A6">
+        <w:t xml:space="preserve">safeguards </w:t>
+      </w:r>
+      <w:r w:rsidR="00807B47">
+        <w:t>activities within the overall commissioning plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10167">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t>The approach taken to commissioning must ensure that ONR can make an independent assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288CC0A0" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F7EB7">
+        <w:t>The objectives in this phase should be focussed on confirming that the NMACS systems installed are being brought on line and set to work, and that testing confirms QNM can be accounted for and controlled proportionately and appropriately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2A47C8" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Operating phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6710AE6D" w14:textId="6B829AA8" w:rsidR="005F2169" w:rsidRPr="000C1EE8" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">The operating phase (routine operations) of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10167">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> begins after commissioning is completed and when QNM has been introduced to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10167">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">, so that it may function for its designed purpose. During the operating phase the major objective of </w:t>
+      </w:r>
+      <w:r w:rsidR="007559ED">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="007559ED" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">assessment and inspection activities is to ensure that the </w:t>
+      </w:r>
+      <w:r w:rsidR="007559ED">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidR="007559ED" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>is operating in accordance with the declared design information</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and any safeguards significant modifications have been shared with ONR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1453BF" w14:textId="3AC7F09D" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>modification phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDDBECB" w14:textId="3D48CB17" w:rsidR="005F2169" w:rsidRPr="000C1EE8" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>The maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">modification phase may involve all or part of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6237">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>It may also coincide with other phases, such as operating or shut-down phases. The maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">modification phase may include design changes to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">. The major objective of </w:t>
+      </w:r>
+      <w:r w:rsidR="001235D0">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="001235D0" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">inspection activities during this phase is to ensure any changes to the </w:t>
+      </w:r>
+      <w:r w:rsidR="005477DD">
+        <w:t>QNFs</w:t>
+      </w:r>
+      <w:r w:rsidR="005477DD" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">design, function, operation, and capability, and essential equipment as defined by ONR have been identified and that the modifications to the </w:t>
+      </w:r>
+      <w:r w:rsidR="005477DD">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="005477DD" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>are implemented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28ED6DFB" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="000C1EE8" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Within this phase it is important to recognise that QNM needs to be controlled and accounted for whilst the NMAC systems are going through changes. Thus, the inspector may consider via assessment or inspection whether:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A0EFF4" w14:textId="2CD288E3" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The maintenance and</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>or modifications were appropriate for the declared purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34223F34" w14:textId="080CECE8" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The work performed met that specified in the maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">modification declared work plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DF8662" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The integrity of the control measures for QNM were compromised during the period of change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3324EF" w14:textId="79CF0FFD" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The QNM verification methods were affected by the maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>modification work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571CBBAA" w14:textId="3AAA990C" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The declared</w:t>
+      </w:r>
+      <w:r w:rsidR="00645342">
+        <w:t xml:space="preserve"> nuclear material</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> accounting and relevant operating procedures after the modification</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>maintenance are correct, appropriate up-to-date and implemented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0458569B" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">The use, function, capacity, and operational status of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve">ssential </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>quipment have been modified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E33CD0" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Shut-down phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A0B6BA" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">The shut-down phase of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> involves interrupting the operation of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> for a period significantly exceeding that of normal outages. During this phase, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> is not in operation, contains QNM and could be restarted in a short time should the operator choose to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108EDC22" w14:textId="1491763E" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">During the shut-down phase, ONR continues with </w:t>
+      </w:r>
+      <w:r w:rsidR="005239CE">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="005239CE" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">inspection activities to ensure that the operational status of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005239CE">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidR="005239CE" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">is as declared and that no undeclared changes are made to the </w:t>
+      </w:r>
+      <w:r w:rsidR="005239CE">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AF426E" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Closed-down phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0894356E" w14:textId="4C4DC3F0" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">The closed-down phase of a </w:t>
+      </w:r>
+      <w:r w:rsidR="005239CE">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidR="005239CE" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">begins when operations have been stopped and QNM has been removed, but that decommissioning has not started and the potential for undeclared start up remains. A </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> which has been built but never operated and which has no QNM inventory may also be considered to be in a closed-down phase. ONR should still be performing </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0009B">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0009B" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>inspection activities during the closed-down phase – and the IAEA will be doing so for facilities that have been designated</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0009B">
+        <w:t xml:space="preserve"> for IAEA implementation of safeguards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D26AAB" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">A closed-down </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> may be in either a Care and Maintenance (C&amp;M) phase or a state of decommissioning and as with shut-down </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the work of the inspector focus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>es on assurance related to control of QNM.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B52F450" w14:textId="5E62991D" w:rsidR="005F2169" w:rsidRPr="000C1EE8" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A closed-down </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0009B">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0009B" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>is in a C&amp;M phase when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3873AB3B" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="79"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Major process operations were never started or have been declared as stopped.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487CCE2D" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>QNM inventory was never received or ha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056318D">
+        <w:t xml:space="preserve"> been removed or cleaned out to the extent possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FE62B8" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The installation is not in a decommissioning stage, nor has it been decommissioned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AD375D" w14:textId="0798DFF4" w:rsidR="005F2169" w:rsidRDefault="001C113C" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">inspections are performed during the preservation state to ensure that the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> is not operating and in a preserved closed-down state. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0831D364" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="000C1EE8" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">A closed-down </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> is in a state of decommissioning when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A874651" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="004F261E">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="80"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>It is closed down as defined for a state of preservation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A18AF6" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>ONR has been informed of the decision to begin decommissioning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5CCAD1" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>The removal or rendering inoperable of essential equipment has begun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DDB0C1" w14:textId="243A87CC" w:rsidR="005F2169" w:rsidRDefault="00C255C6" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Design information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">inspection activities are performed during this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>phase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">to ensure that the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169">
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> is not operating and to confirm the declared decommissioning activities. ONR can confirm the removal and</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="000C1EE8">
+        <w:t>or rendering inoperable of the essential equipment (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> EEL above) such that the relative difficulty (time and cost) of re-activating or misusing the facility undergoing decommissioning can be assessed. The </w:t>
+      </w:r>
+      <w:r w:rsidR="0004751B">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="0004751B" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2169" w:rsidRPr="000C1EE8">
+        <w:t>inspection activities are performed according to the decommissioning schedule as declared by the operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D277A72" w14:textId="77777777" w:rsidR="005F2169" w:rsidRPr="0056318D" w:rsidRDefault="005F2169" w:rsidP="00DD6237">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056318D">
+        <w:t>Decommissioned for safeguards purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9142E6" w14:textId="665AA51B" w:rsidR="005F2169" w:rsidRPr="000C1EE8" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">NSR19 includes a definition of “Decommissioned </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for safeguards purposes</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6ED2">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">in relation to a QNF as meaning ‘a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> for which it has been confirmed to the satisfaction of the ONR that residual structures and equipment essential for its use have been removed or rendered inoperable so that it is not used to store and can no longer be used to produce, handle, process, dispose of or utilise QNM’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C06971" w14:textId="77777777" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">Removal of QNM is therefore an important factor in determining that a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> has been decommissioned for safeguards purposes; and this should have already occurred during closed-down phase. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C95B9F" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="00DA6493" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6199DF80" w14:textId="3E7CD932" w:rsidR="005F2169" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:lastRenderedPageBreak/>
+        <w:t>The operator should provide ONR with the updated</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6ED2">
+        <w:t xml:space="preserve"> design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> information specifying the decommissioned status of the facility. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BE4">
+        <w:t>Design information</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BE4" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">inspection activities will be scheduled by ONR to confirm that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> has been decommissioned as specified by confirming that sufficient declared essential equipment has been removed or rendered inoperable. Once ONR can determine that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> can no longer be used for its declared purpose, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> is considered decommissioned for safeguards purposes and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the inspector should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">inform the operator </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in writing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4850116F" w14:textId="51D8773F" w:rsidR="00E97B4B" w:rsidRDefault="005F2169" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">ONR will cease to perform </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BE4">
+        <w:t>design information</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BE4" w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">assessment and inspection activities once it has concluded that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>QNF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> has been decommissioned for safeguards purposes. However, ONR and the operators concerned must bear in mind that the UK</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>IAEA Additional Protocol</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1318449706"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FD2194">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FD2194">
+            <w:instrText xml:space="preserve">CITATION ONR294 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FD2194">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[43]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FD2194">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FD2194">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">includes provisions for IAEA </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">omplementary </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve">ccess to confirm the decommissioned status of a facility which was </w:t>
+      </w:r>
+      <w:r>
+        <w:t>listed as an eligible facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t xml:space="preserve"> under the UK</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>IAEA Safeguards Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2194">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-658465097"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FD2194">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00FD2194">
+            <w:instrText xml:space="preserve"> CITATION IAE10 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00FD2194">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[4]</w:t>
+          </w:r>
+          <w:r w:rsidR="00FD2194">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="000C1EE8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="7CDDCD0B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="00FD2194" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6410154E" w14:textId="4F0B3298" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc235705911"/>
+      <w:r w:rsidRPr="00FD2194">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 6 – Themed inspections</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="3746F939" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="004C58D4" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C58D4">
+        <w:t>Purpose and scope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D3BEB9" w14:textId="25331DA8" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="81"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This appendix provides supplementary guidance on the planning and delivery of safeguards themed inspections. It should be read in conjunction with ONR-INSP-GD-064 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="940804766"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION ONR34 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[3]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E488FD5" w14:textId="1985B37F" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Safeguards themed inspections examine a specific topic across a</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2D46">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2D46">
+        <w:t xml:space="preserve">operator’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arrangements and their implementation. For safeguards, this may include the movement, transformation, and accounting of QNM within, into, and out of a facility, or across multiple facilities or MBAs .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C2A2F1" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>These inspections are intended to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F1B2BF" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2194">
+        <w:t xml:space="preserve">Evaluate the adequacy of arrangements governing QNM flows </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14630FE6" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2194">
+        <w:t xml:space="preserve">Assess implementation of those arrangements in practice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599DB012" w14:textId="26552A68" w:rsidR="00055A24" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2194">
+        <w:t xml:space="preserve">Compare performance against relevant legislation, and good practice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D87676C" w14:textId="21837264" w:rsidR="00FD2194" w:rsidRPr="004C58D4" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C58D4">
+        <w:t xml:space="preserve">Inspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C58D4">
+        <w:t xml:space="preserve">ocus </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C58D4">
+        <w:t>reas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9759D9" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Themed inspection should consider, where relevant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5EBBD7" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Material Balance Areas (MBAs): Definition, control, and interfaces between MBAs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3058F110" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flow Measurement Systems: Accuracy, calibration, and reliability of measurement points </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F24B100" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accounting and Reporting: Recording of flows, reconciliation processes, and reporting to ONR </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA74410" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inventory Movements: Transfers, receipts, and dispatches of QNM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EAE557" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Process Monitoring: Tracking QNM through operational processes (including losses, waste, and hold-up) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326D180B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Control Measures: Systems to prevent, detect, and respond to anomalies or discrepancies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4024E1" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Data Integrity: Robustness of systems used to capture and manage flow data </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064C4238" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="00FD2194" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8CBB8F" w14:textId="7B16D40C" w:rsidR="00FD2194" w:rsidRPr="004C58D4" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00364212">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364212">
+        <w:t>pproach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64043F7A" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Themed inspections should adopt a structured and evidence-based approach, which may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1204260E" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sampling of specific QNM flow pathways (e.g. receipt to storage, process to waste) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4434AECB" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Examination of documentation, records, and safeguards reports </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34227511" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Interviews with relevant personnel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F1E66B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Observation of operations and measurement points </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63215728" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cross-comparison of declared flows against supporting evidence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E77666" w14:textId="7E8DB067" w:rsidR="00055A24" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inspectors should seek to understand both design intent and operational reality, identifying any gaps between arrangements and implementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DCA02" w14:textId="0F43FDB0" w:rsidR="00FD2194" w:rsidRPr="004C58D4" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00364212">
+        <w:t xml:space="preserve">Outputs and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364212">
+        <w:t>utcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307BAC75" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Findings from themed inspections should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1393D68E" w14:textId="3943C3BD" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Provide a clear assessment of the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5B1E">
+        <w:t xml:space="preserve">operator’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">capability to manage and account for QNM flows </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299AB518" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Identify good practices and areas for improvement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F221357" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inform regulatory judgments and any necessary enforcement or follow-up activity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DFE7C8" w14:textId="40D7CCAA" w:rsidR="00055A24" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Support broader insights across </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5B1E">
+        <w:t xml:space="preserve">operators </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">where themes are applied consistently </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CE3E35" w14:textId="186A1549" w:rsidR="00FD2194" w:rsidRPr="004C58D4" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00364212">
+        <w:t xml:space="preserve">Interfaces with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364212">
+        <w:t xml:space="preserve">ther </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364212">
+        <w:t>nspections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D352EC6" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Themed inspections may complement compliance inspections and other thematic work. Inspectors should ensure appropriate coordination to avoid duplication and maximise regulatory value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF3DBA6" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00FD2194" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD31433" w14:textId="7F009807" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235705912"/>
+      <w:r w:rsidRPr="00FD2194">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 7 – Safeguards system</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2194">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>based inspections</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="3FBADC4B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="004801C2" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004801C2">
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA1F512" w14:textId="297E9E7D" w:rsidR="00FD2194" w:rsidRPr="008E12D4" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="82"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E12D4">
+        <w:t xml:space="preserve">Safeguards </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E12D4">
+        <w:t>ystem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E12D4">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E12D4">
+        <w:t xml:space="preserve">ased </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E12D4">
+        <w:t xml:space="preserve">nspections (SSBIs) are a form of themed safeguards inspection. They assess the adequacy of the systems and structures that deliver NMAC within QNFs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD9405F" w14:textId="4E8762CC" w:rsidR="00055A24" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t xml:space="preserve">Inspectors should apply the relevant principles in </w:t>
+      </w:r>
+      <w:r w:rsidR="008422E0">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ONR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t xml:space="preserve">General Inspection Guide </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1252966917"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION ONR34 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[3]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>when planning or delivering SSBIs to ensure consistency, proportionality, and effective inspection practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C26C4FD" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="0020007D" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020007D">
+        <w:t>Purpose of SSBIs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465FC58C" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>SSBIs consist of a series of inspection activities designed to establish:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632A6911" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>how the basic elements of an operator’s ACP are implemented in either individual or interlinked systems and structures that deliver NMAC functionality; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0DAFE1" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>that those systems and structures adequately fulfil their declared NMACS functional requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41212A7F" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t xml:space="preserve">These inspections provide a focused regulatory tool for evaluating an operator’s implementation of accountancy and control arrangements for systems important to NMACS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FB0690" w14:textId="39B9A44F" w:rsidR="00055A24" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>They are particularly useful for testing the effectiveness and robustness of NMACS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6A15">
+        <w:noBreakHyphen/>
+        <w:t>related Systems, Structures and Components (SSCs).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777C264A" w14:textId="67B1ACF7" w:rsidR="00FD2194" w:rsidRPr="0020007D" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020007D">
+        <w:t xml:space="preserve">Sampling </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t xml:space="preserve">gainst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FSEs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D5CE14" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>When conducting an SSBI, inspectors should sample the implementation of ACP arrangements against the following FSEs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554FD65E" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>FSE 3 – Competence Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DFACC9" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>FSE 5 – Reliability, Resilience and Sustainability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F496A8" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>FSE 6 – Measurement Programme and Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0744536C" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>FSE 7 – Nuclear Material Tracking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63410609" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>FSE 8 – Data Processing and Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50918320" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="001A6A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:t>FSE 9 – Material Balance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16514031" w14:textId="338D9DAA" w:rsidR="00055A24" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6A15">
+        <w:lastRenderedPageBreak/>
+        <w:t>SSBIs may focus on one, several, or all of these expectations, however, where the intended scope does not align with the purpose of an SSBI, inspectors should consider whether another inspection type may be more appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304C3D47" w14:textId="48021E3A" w:rsidR="00FD2194" w:rsidRPr="0020007D" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020007D">
+        <w:t xml:space="preserve">Targeted </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t xml:space="preserve">election of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t xml:space="preserve">ystems and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t>tructures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D7AC06" w14:textId="1F711647" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>SSBIs should be directed at systems and structures that either support QNM flows across a site; or deliver similar or related NMACS functions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465B6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>broadly categorised below</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EF5D37" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>Identification equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D7C459" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>Computerised tracking systems (without data processing functionality)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04945B1C" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>Integrated tracking and data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0A15">
+        <w:noBreakHyphen/>
+        <w:t>processing systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC4AC30" w14:textId="0AA237AE" w:rsidR="00055A24" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>Measurement systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C87A7EC" w14:textId="6E72CCBC" w:rsidR="00FD2194" w:rsidRPr="0020007D" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020007D">
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t xml:space="preserve">nformed </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t xml:space="preserve">argeting of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t>ystems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B41FF0C" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>Selection of systems and structures for inspection should follow a risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0A15">
+        <w:noBreakHyphen/>
+        <w:t>informed, proportionate and targeted methodology. Inspectors should prioritise systems that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE24202" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>are fundamental to delivering NMAC functionality;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0B079E" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>carry a high consequence of failure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2FF76A" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>have undergone recent changes (modifications, upgrades, operational changes);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31336E22" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>exhibit known or emerging performance concerns;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D14D2EA" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>support complex or high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0A15">
+        <w:noBreakHyphen/>
+        <w:t>volume QNM flows;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EC1634" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>interact with other systems in ways that create dependencies or single points of vulnerability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761C8F65" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>Inspectors should use regulatory intelligence—including previous ONR inspections, operator self</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0A15">
+        <w:noBreakHyphen/>
+        <w:t>assessments, operational experience, and regulatory observations—to identify which systems warrant examination. This supports a proportionate SSBI design that focuses regulatory effort where it provides the greatest safeguards value and assurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620F38F6" w14:textId="77777777" w:rsidR="00055A24" w:rsidRDefault="00055A24" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2402A8E9" w14:textId="0469D0C5" w:rsidR="00FD2194" w:rsidRPr="0020007D" w:rsidRDefault="00FD2194" w:rsidP="00DA6493">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020007D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inspector </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t xml:space="preserve">ssessment and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020007D">
+        <w:t>utcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1516ACF1" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>The primary outcome of an SSBI is the inspector’s regulatory judgement on whether the systems and structures examined adequately deliver their declared NMACS functional requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F5592B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="005C0A15" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t xml:space="preserve">Other inspection findings should be appropriately captured and followed up. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6A8243" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0A15">
+        <w:t>It is possible for multiple shortfalls to be identified while still concluding that the systems and structures inspected adequately fulfil their NMACS function, provided the shortfalls do not undermine overall functional performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB65D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE59B90" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="0056318D" w:rsidRDefault="00FD2194" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DA1C3F" w14:textId="664EBB9B" w:rsidR="003508FB" w:rsidRPr="003508FB" w:rsidRDefault="003508FB" w:rsidP="004A31C3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="003508FB" w:rsidRPr="003508FB" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="32" w:name="_Toc235705913" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:id w:val="429477519"/>
+        <w:id w:val="-652758001"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="69FF61C2" w14:textId="7D003A62" w:rsidR="009E4932" w:rsidRDefault="009E4932" w:rsidP="009E4932">
+        <w:p w14:paraId="5F37DAE5" w14:textId="77777777" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="00FD2194">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
-            <w:ind w:left="851" w:hanging="851"/>
           </w:pPr>
           <w:r>
             <w:t>References</w:t>
           </w:r>
           <w:bookmarkEnd w:id="32"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="13F4A33C" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="009E4932" w:rsidP="001100C7">
+            <w:p w14:paraId="02272822" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:p>
             <w:tbl>
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
                 <w:gridCol w:w="476"/>
                 <w:gridCol w:w="8550"/>
               </w:tblGrid>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="09682424" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="0E79C529" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7CE7613F" w14:textId="5BEFA75E" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="34C94EF3" w14:textId="4804FB3D" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="538AA852" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="29E6989F" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t xml:space="preserve">HM Government, “The Nuclear Safeguards (EU Exit) Regulations 2019,” [Online]. </w:t>
+                      <w:t>HM Government, “The Nuclear Safeguards (EU Exit) Regulations 2019,” 2019. [Online]. Available: https://www.legislation.gov.uk/uksi/2019/196/contents.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="1F2F898C" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="3BC95FD0" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7B3F1E17" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="708D6E9D" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[2] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3F724E38" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="7CD96A21" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “ONR-INSP-GD-059 - Guidance for Inspection Strategy Planning and Recording”.</w:t>
+                      <w:t>HM Government, “The Nuclear Safeguards (EU Exit and Fees) (Amendment) Regulations 2026,” 2026. [Online]. Available: https://www.legislation.gov.uk/ukdsi/2026/9780348282702.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="20485BCD" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="6176FB4B" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7DBC731B" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="376D70BA" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[3] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4198DC4D" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="7C8A51F4" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “ONR-INSP-GD-064 - General Inspection Guide”.</w:t>
+                      <w:t>ONR, “ONR-INSP-GD-064 - General Inspection Guide,” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="0E136B1C" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="0AFCB3D2" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="12F69B8C" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="2C935D9D" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[4] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="19B9F5B2" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="2C7B230F" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t xml:space="preserve">IAEA, “INFCIRC/951 - Agreement between the UK of GB and NI and the IAEA for the Application of Safeguards in the UK of GB and NI in Connection with the Treaty on the Non-Proliferation of Nuclear Weapons,” January 2021. [Online]. </w:t>
+                      <w:t>IAEA, “INFCIRC/951 - Agreement between the UK of GB and NI and the IAEA for the Application of Safeguards in the UK of GB and NI in Connection with the Treaty on the Non-Proliferation of Nuclear Weapons,” January 2021. [Online]. Available: https://inis.iaea.org/records/wnzs6-5z164.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="37C3EC46" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="4F8E0FFE" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1A00C28D" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="1B8B29B3" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[5] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2A346999" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="44CB8A86" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>H.M. Government, “The Nuclear Safeguards (Fissionable Material and Relevant International Agreements) (EU Exit) Regulations 2019 (2019/195),” 2019.</w:t>
+                      <w:t>HM Government, “The Nuclear Safeguards (Fissionable Material and Relevant International Agreements) (EU Exit) Regulations 2019 (2019/195),” 2019. [Online]. Available: https://www.legislation.gov.uk/uksi/2019/195/contents.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="64209961" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="236444C8" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="724BFD2A" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="180870E5" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[6] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="683C15E3" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="16DFD111" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “SG-TAST-GD-001 - Safeguards”.</w:t>
+                      <w:t>ONR, “SG-TAST-GD-001 - Safeguards,” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="3F4BAEB0" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="11A67428" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="51A8F800" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="58AF6AB2" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[7] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5A3F0911" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="5C9D17C9" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>HM Government, “The Energy Act 2013 C. 32,” 2013.</w:t>
+                      <w:t>ONR, “Addendum NSR19 Regulation 31 regime for limited operation reporters - SAF 8272 (2025/6644),” ONR, 2025.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="762A0C9C" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="1BBFC64B" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="557963C9" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="39C2D8DB" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[8] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2CF60BA9" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="0306177D" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “ONR-ENF-GD-006 - Enforcement Management Model”.</w:t>
+                      <w:t>IAEA, “INFCIRC/570 - UK Fissile material Transparency, Safeguards, and Irreversibility Initiatives,” 1998. [Online]. Available: https://www.iaea.org/sites/default/files/infcirc570.pdf.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="6D36C334" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="25E1F39A" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4632C20B" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="2726E159" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[9] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="244B0620" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="199FE35C" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “ONR Nuclear Material Accountancy Control &amp; Safeguards (ONMACS)”.</w:t>
+                      <w:t>HM Government, “Energy Act 2013,” 2013. [Online]. Available: https://www.legislation.gov.uk/ukpga/2013/32/contents.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="60DC38CB" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="5B836E48" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="68EB89F7" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="684B10BE" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[10] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2F18AE1C" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="22CE32E6" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>IAEA, “IAEA Safeguards Glossary - International Nuclear Verification Series No. 3 (Revision 1),” 2022.</w:t>
+                      <w:t>ONR, “ONR-ENF-GD-006 - Enforcement Management Model,” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="44DB54DE" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="0739B918" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7B7BAEAA" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="5C2A99FE" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[11] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="52E8B7AD" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="69629D4E" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>IAEA, “International Target Values for Measurement Uncertainties in Safeguarding Nuclear Materials (STR-368 - Revision 1.1),” 2022.</w:t>
+                      <w:t>ONR, “ONR Nuclear Material Accountancy Control &amp; Safeguards (ONMACS),” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="2A2737F3" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="6435CA14" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2D53AD81" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="4C7E7595" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
+                      <w:lastRenderedPageBreak/>
                       <w:t xml:space="preserve">[12] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7E33F411" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="2A71A0E2" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-INSP-GD-010 - LC10 Training”.</w:t>
+                      <w:t>European Commission (EC) - Joint Research Centre, “International Target Values for Measurement Uncertainties in Safeguarding Nuclear Materials (STR – 368 (Revision 1.1)),” 2022. [Online]. Available: https://esarda.jrc.ec.europa.eu/publications/international-target-values-measurement-uncertainties-safeguarding-nuclear-materials-2022_en.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="7FCB99F8" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="416BC5CC" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3D9A1DD9" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="7E964225" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[13] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5C77ECFD" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="65748052" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-INSP-GD-012 - LC12 Duly authorised and other suitably qualified and experienced person”.</w:t>
+                      <w:t>IAEA, “Safeguards Glossary 2001 Edition - International Nuclear Verification Series No. 3,” [Online]. Available: https://www.iaea.org/publications/6663/iaea-safeguards-glossary.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="1E8A6152" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="7EBF1234" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="40DECD28" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="5E8FEE30" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[14] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3E71605B" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="52B1816D" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “Security Assessment Principles (SyAPs) for the Civil Nuclear Industry,” 2017.</w:t>
+                      <w:t>ONR, “ONR-RD-POL-002 – Risk Informed &amp; Targeted Engagements (RITE),” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="239D380F" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="0FE6F947" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3DC44D99" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="032A4C68" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[15] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2EE1B303" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="08C1DA79" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-TAST-GD-027 - Training and Assuring Personnel Competence”.</w:t>
+                      <w:t>ONR, “ONR-INSP-GD-070 - Organisational culture guide for inspectors,” June 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-070.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="7C1743D1" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="394D6DA1" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="617C533E" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="2AF5CE6F" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[16] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="79924969" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="32FD4504" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “CNS-TAST-GD-3.3 - Workspaces Equipment and User Interfaces”.</w:t>
+                      <w:t>ONR, “NS-TAST-GD-027 - Training and Assuring Personnel Competence,” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="62E340E6" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="6C2E33CA" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2391A0BD" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="6A737A09" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:lastRenderedPageBreak/>
                       <w:t xml:space="preserve">[17] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="24D03739" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="6B1DAACC" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>“ISO/IEC 17025:2017 - General Requirements for the Competence of Testing and Calibration Laboratories,” 2017.</w:t>
+                      <w:t>ONR, “CNS-TAST-GD-3.3 - Workspaces Equipment and User Interfaces,” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="72BB5666" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="39CCB2ED" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="433DA46D" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="4385CAF0" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[18] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2ED9C084" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="7EC72B15" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>“ISO 10012:2013 - Measurement Management Systems – Requirements for Measurement Processes and Measuring Equipment,” 2013.</w:t>
+                      <w:t>ONR, “LC 36 – Organisational capability - NS-INSP-GD-036,” April 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-036.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="2143DD7D" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="14439B74" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="17EE8E14" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="7CF8EFF5" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[19] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="35CD5508" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="751A7D3E" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>BIPM, “JCGM 100:2008, Evaluation of Measurement Data - Guide to the expression of uncertainty in measurement (GUM),” 2008.</w:t>
+                      <w:t>ONR, “Licence Condition 10 - Training - NS-INSP-GD-010,” January 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-010.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="2AFB1C55" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="3BE7F66E" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4394C61F" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="00AF6239" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[20] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3D817891" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="6357D735" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ISO, “ISO/IEC 17799 - Information Technology – Security Techniques – Code of Practice for Information Security Management,” 2005.</w:t>
+                      <w:t>ONR, “Licence Condition 12 – Duly authorised and other suitably qualified and experienced persons - NS-INSP-GD-012 - Issue 4.1,” January 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-012.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="00448E76" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="2A510F8C" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7E7AB18E" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="4CE5A7A9" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[21] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="43FA9C22" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="215DE619" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “SG-TAST-GD-002 - Nuclear Material Accountancy”.</w:t>
+                      <w:t>ONR, “LC 28 – Examination, Inspection, Maintenance and Testing (EIMT) - NS-INSP-GD-028 - Issue: 9.2,” June 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-028.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="6CE3DE5C" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="2FAD9EF3" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6119EAA1" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="02CE25C3" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
+                      <w:lastRenderedPageBreak/>
                       <w:t xml:space="preserve">[22] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3A4B114F" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="398B4A49" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>IAEA, “IAEA Design Information Questionnaire (DIQ) Completion Guidance – Parts I and II (STR-398),” 2021.</w:t>
+                      <w:t>ONR, “LC29 – Duty to carry out tests, inspections and examinations - NS-INSP-GD-029 - Issue: 6.1,” April 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-029.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="30BCB179" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="43226189" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7CD66761" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="32B7A53F" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[23] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4848ED19" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="4A4B3AFA" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Department of Trade and Industry, “Definition of Essential Equipment for Facility Operation – An Operator’s Perspective (SRDP-R260),” 2022.</w:t>
+                      <w:t>ISO, “ISO/IEC 17025:2017 - General requirements for the competence of testing and calibration laboratories,” 2017.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00DD33A6" w14:paraId="569733FE" w14:textId="77777777">
+              <w:tr w:rsidR="00DA6493" w14:paraId="0EBF7DDD" w14:textId="77777777" w:rsidTr="00DA6493">
                 <w:trPr>
-                  <w:divId w:val="1942175888"/>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="51F13D2E" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="1904A102" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[24] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2EC4FFD4" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+                  <w:p w14:paraId="61A19434" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “CNSS-SAF-GD-001 - Guidelines for the Preparation and Submission of Declarations Pursuant to Article”.</w:t>
+                      <w:t>ISO, “ISO 10012:2003 - Measurement management systems — Requirements for measurement processes and measuring equipment,” 2003.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="61EDB86E" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="634C3B22" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[25] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="7E857BDD" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>JCGM, “Evaluation of Measurement Data - Guide to the Expression of Uncertainty in Measurement (GUM) (1st Edition),” 2008.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="002BB200" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="77C94A92" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[26] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="003EB17D" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ISO, “ISO/IEC 27002:2022 - Information security, cybersecurity and privacy protection — Information security controls,” 2022.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="50B852B1" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="27585636" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[27] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="02F01DEA" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “SG-TAST-GD-002 - Nuclear Material Accountancy,” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="3C2C6D7A" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4A4926BC" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[28] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="735FC599" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">IAEA, “IAEA Design Information Questionnaire (DIQ) Completion Guidance – Parts I and II (STR-398),” 2021. [Online]. </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="37E75EB0" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="0F70B492" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[29] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="71CBF0F2" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “LC19 – Construction or installation of new plant | Issue: 7.2 - NS-INSP-GD-019,” March 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-019.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="1C28C017" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="422859A2" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[30] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="21037192" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “NS-INSP-GD-020 - LC20 – Modification to design of plant under construction | Issue: 7.2,” April 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-020.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="329355E8" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="625DE1DC" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[31] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="46AE94E8" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “NS-INSP-GD-021 - LC21 – Commissioning | Issue: 7.2,” April 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-021.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="31AC4D28" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="59538603" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[32] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="74490E08" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “NS-INSP-GD-022 - LC22 – Modification or experiment on existing plant | Issue: 7.1,” April 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-022.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="1A1BDDFD" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="3A18C1F0" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:lastRenderedPageBreak/>
+                      <w:t xml:space="preserve">[33] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="62D4D5D3" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “NS-INSP-GD-035 - LC35 – Decommissioning | Issue: 7.1,” April 2026. [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-035.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="0B5FB73B" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="3A2000B0" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[34] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="78C7283D" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Nuclear Energy Series No. NP-T-2.8 - International Safeguards in Nuclear Facility Design and Construction,” 2013. [Online]. Available: https://www.iaea.org/publications/10361/international-safeguards-in-nuclear-facility-design-and-construction.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="1894AEF8" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="72050AB4" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[35] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4678850A" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Nuclear Energy Series No. NP-T-2.9 - International Safeguards in the Design of Nuclear Reactors,” 2014. [Online]. Available: https://www.iaea.org/publications/10710/international-safeguards-in-the-design-of-nuclear-reactors.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="69E0E421" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="1B092DDF" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[36] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4A318C51" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Nuclear Energy Series No. NF-T-4.7 - International Safeguards in the Design of Fuel Fabrication Plants,” 2017. [Online]. Available: https://www.iaea.org/publications/10746/international-safeguards-in-the-design-of-fuel-fabrication-plants.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="3294077B" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="739CA49F" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[37] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="5B645169" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Nuclear Energy Series No. NF-T-3.1 - International Safeguards in the Design of Facilities for Long Term Spent Fuel Management,” 2018. [Online]. Available: https://www.iaea.org/publications/10806/international-safeguards-in-the-design-of-facilities-for-long-term-spent-fuel-management.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="00FCF6C4" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="73EFC775" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[38] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="50C3C22C" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Nuclear Energy Series No. NF-T-4.8 - International Safeguards in the Design of Uranium Conversion Plants,” 2017. [Online]. Available: https://www.iaea.org/publications/10759/international-safeguards-in-the-design-of-uranium-conversion-plants.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="17C977D3" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="03937C72" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[39] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4C19E094" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Nuclear Energy Series No. NF-T-3.2 - International Safeguards in the Design of Reprocessing Plants,” 2019. [Online]. Available: https://www.iaea.org/publications/13454/international-safeguards-in-the-design-of-reprocessing-plants.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="1319699C" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="27069D04" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[40] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="43C2613E" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Nuclear Energy Series No. NF-T-4.10 - International Safeguards in the Design of Enrichment Plants,” 2019. [Online]. Available: https://www.iaea.org/publications/13452/international-safeguards-in-the-design-of-enrichment-plants.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="102E40B9" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="50F5303B" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[41] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="694827DD" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Nuclear Energy Series No. NW-T-1.28 - International Safeguards in the Design of Radioactive Waste Management Programmes,” 2025. [Online]. Available: https://www.iaea.org/publications/15489/international-safeguards-in-the-design-of-radioactive-waste-management-programmes.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="3CA4AB52" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="5975C136" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:lastRenderedPageBreak/>
+                      <w:t xml:space="preserve">[42] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="158223D0" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>Department of Trade and Industry, “Definition of Essential Equipment for Facility Operation – An Operator’s Perspective (SRDP-R260),” 2022.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00DA6493" w14:paraId="6582F361" w14:textId="77777777" w:rsidTr="00DA6493">
+                <w:trPr>
+                  <w:divId w:val="1543900582"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="144D2A94" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[43] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="6F6735AC" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “CNSS-SAF-GD-001 - Guidelines for the Preparation and Submission of Declarations Pursuant to Article,” [Online]. Available: Available internally via HOW2 Hub and externally via the ONR website..</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
-            <w:p w14:paraId="01B27829" w14:textId="77777777" w:rsidR="00DD33A6" w:rsidRDefault="00DD33A6">
+            <w:p w14:paraId="6BBFBFA8" w14:textId="77777777" w:rsidR="00DA6493" w:rsidRDefault="00DA6493">
               <w:pPr>
-                <w:divId w:val="1942175888"/>
+                <w:divId w:val="1543900582"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
-            <w:p w14:paraId="61E7FAAD" w14:textId="14DC941F" w:rsidR="009E4932" w:rsidRDefault="009E4932" w:rsidP="001100C7">
-[...7 lines deleted...]
-              </w:pPr>
+            <w:p w14:paraId="7CD57A40" w14:textId="35661962" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkEnd w:id="11" w:displacedByCustomXml="prev"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="64A9F4DA" w14:textId="1F9E289F" w:rsidR="006B60DD" w:rsidRPr="006B60DD" w:rsidRDefault="009E4932" w:rsidP="009E4932">
+    <w:p w14:paraId="78E10868" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:sectPr w:rsidR="00FD2194" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9320E5" w14:textId="66BD7FE9" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc235705914"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Glossary and Abbreviations</w:t>
+        <w:t>Glossary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="ONRTable1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="7183"/>
+        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="6473"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="548D6E2F" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="75CAA293" w14:textId="77777777" w:rsidTr="00FD2194">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="111C178D" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="37B60739" w14:textId="0E1D2614" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Hlk125638285"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Acronym</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6493">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>initialism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3586" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3FDB3D" w14:textId="39EC613C" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="4527"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="091A91B5" w14:textId="77777777" w:rsidTr="00FD2194">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F104424" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ACP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC047BF" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="0E12FA57" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4527"/>
               </w:tabs>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accountancy and Control Plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B4F9B">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="7340BC2C" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="2138661C" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50C8EE65" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="5B5485C6" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>BEIS</w:t>
+              <w:t>BoD</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="476E730E" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="549CDF89" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...38 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Board of Directors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="64C54506" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="096B56B5" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75F3B141" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="0BB203C3" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>BTC</w:t>
+              <w:t>DIQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20E3F89C" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="4746FD2C" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Basic Technical Characteristics</w:t>
+              <w:t>Design Information Questionnaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="4ACECBBC" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="6EBE9EB7" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF5D489" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="75EA096F" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C&amp;M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37E79869" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="2E78E38F" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Care and Maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="10E6BB84" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="6AFBB276" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6AD218" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="0970726D" w14:textId="356F4053" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00055A24">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0AEB03" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="3EB61977" w14:textId="115F373B" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00055A24">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Duly Authorised Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="5A721B77" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00055A24" w:rsidRPr="00FD2194" w14:paraId="3B4B4AEB" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB4804E" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="366F1C37" w14:textId="2A543263" w:rsidR="00055A24" w:rsidRPr="00FD2194" w:rsidRDefault="00055A24" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DESNZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3586" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9A3E0C" w14:textId="67E03B99" w:rsidR="00055A24" w:rsidRPr="00FD2194" w:rsidRDefault="00055A24" w:rsidP="00FD2194">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Department for Energy Security and Net Zero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="0A11602D" w14:textId="77777777" w:rsidTr="00FD2194">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FA369A" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD2194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAB29DE" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="1E0D94C7" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Essential Equipment List</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="76D29FD0" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="6DA64113" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66947AC5" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="57A35592" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EIMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6936CFE6" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="301696DC" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Examination, Inspection, Maintenance and Testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="321263C9" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="440E7A68" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0949F909" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="1E1B56DD" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EMM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75E37528" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="19E01190" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Enforcement Management Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="6AA4926B" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="278CD2C1" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="068AF15C" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="7A7AD15A" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5A1A02" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="54BE6746" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Facility Attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="7FA6CDCD" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="4426DB8E" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46920EF4" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="607E0649" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5478AF" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="5DC405FE" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fundamental Safeguards Expectation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="111AE565" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="161832F8" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3237F8" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="21C1C136" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FsyP</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9A00BB" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="211DFA4D" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fundamental Security Principle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="5A13C9AC" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="6FE4C3B0" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FDF16E7" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="0DDEF57E" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...38 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IAEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="041C214C" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="3D7C981F" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>International Atomic Energy Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="06821004" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="013980EB" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22CA4BE2" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="36341C64" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ICR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45CDE2C9" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="08320013" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inventory Change Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="73739230" w14:textId="77777777" w:rsidTr="009E4932">
-[...39 lines deleted...]
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="31A0CD84" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="194FDDFA" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33BC4070" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="16136AB3" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...38 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B022368" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="01F118C5" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intervention Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="08ADE39B" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="75334581" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="637473AA" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="28037596" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ITVs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0586350D" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="27C2BF57" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>International Target Values</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="32EC8DDD" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="2DF4313B" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12016769" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="4AFE66B4" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE8E02A" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="1CB6DACA" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Key Measurement Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="7E4304CF" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="39189322" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="380B32A0" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="0C11609B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20A1E7B6" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="11B3C851" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Licence Condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="238929D6" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="7DADC4EE" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1C7547" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="7ED152AB" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACC1D35" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="3F5D69B9" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learning From Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="7D35EDB5" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="7B8AD673" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6016B754" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="0E68DFCA" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62840162" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="685E0FA3" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>List of Inventory Items</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="5F534758" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="04C56A99" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18ED222E" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="1851EBBF" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LMfS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C450810" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="19CDBC81" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Leadership and Management for Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="1F84FFA2" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="0329E586" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18E4ECA3" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="249718DF" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MACE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2156F1BF" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="53A1D9B5" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Material Accountancy and Control Expectation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="183618E4" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="67E4F99E" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4FBC1F" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="79570750" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29F0DC09" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="1AC08CC4" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Material Balance Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="79DFB677" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="7B0D9299" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E65B193" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="56490800" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>MBR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5A50EF" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="4AC4CD87" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Material Balance Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="1AD2E54F" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="2D5A2DA9" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1667E4AD" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="52BE00A0" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MUF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABC74A0" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="5E2ADC81" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Material Unaccounted For</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="6D6008EF" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="5293A491" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27B3D09B" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="77967C57" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38569A08" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="632D0E8A" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nuclear Co-operation Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="240FC8A6" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="48F06B4F" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1843A579" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="051D1FC1" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="762FD51E" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="4957D0C1" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Non-Destructive Assay</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="333DB06D" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="7A16D327" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C915FC0" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="4A517E74" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NISR 2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4012FB41" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="336D104B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nuclear Industries Security Regulations 2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="5164A040" w14:textId="77777777" w:rsidTr="009E4932">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="2EFF9918" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60A607D5" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="58AF6B10" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C876618" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="5CAB343B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nuclear Material Accountancy and Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="0E88FC2B" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="66AFD04E" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C64A8EB" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="1EA10982" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NMACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB107E6" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="22F68743" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nuclear Material Accountancy, Control, and Safeguards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="64AC478B" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="4691C3F6" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="383EA988" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="01D73EAB" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NMAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56FA8AD1" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="398BE30A" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nuclear Material Accountancy System</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="2119DF9A" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="39488089" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4041949C" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="6117903A" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NSR19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEEFAD7" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="6004F56F" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Nuclear Safeguards (EU Exit) Regulations 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="2EEF93A4" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="4C68968B" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
-          <w:trHeight w:val="178"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78A3D415" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="2D77E01D" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ONMACS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="400C3239" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="6ADD71EE" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ONR Guidance for Nuclear Material Accountancy, Control and Safeguards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="55E1B21F" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="39579230" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
-          <w:trHeight w:val="258"/>
+          <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37FFD9BD" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="63643FAA" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ONR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D50F55C" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="17EB4F8D" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Office for Nuclear Regulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="3548BE6C" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="612B968F" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7B3816" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="6F901D97" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>OIML</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68238240" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="06CC281D" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>International Organisation of Legal Metrology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="11205F5E" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="5A451E8D" w14:textId="77777777" w:rsidTr="00FD2194">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42BE01A9" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="603BC45D" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5294BA" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="6FE90A82" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Physical Inventory Listing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="2CCB1558" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="10344593" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21F74AAE" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="28B1F4D8" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26F8AB29" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="4E0AD257" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Physical Inventory Taking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="45F09990" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="5DA6101E" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05FE9575" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="405DD671" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PITe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12B85DBB" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="6AF8962C" w14:textId="0CF97782" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Physical Inventory Taking Evaluation</w:t>
+              <w:t xml:space="preserve">Physical Inventory </w:t>
+            </w:r>
+            <w:r w:rsidR="00382FC2" w:rsidRPr="00FD2194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+            <w:r w:rsidR="00382FC2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00382FC2" w:rsidRPr="00FD2194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD2194">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="7D699E4D" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="46B89DE5" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3FFFDB" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="46C52BBC" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PIV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44474688" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="152BA729" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Physical Inventory Verification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="66DE043A" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="293DEC3D" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57EAFA70" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="338E3767" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C968E4D" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="71F042C1" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Particular Safeguards Provisions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="1119FCC8" w14:textId="77777777" w:rsidTr="009E4932">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="022E96FC" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E550068" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="479C9908" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>QNF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFD7FBB" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="5DA79C93" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Qualifying Nuclear Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="0732E940" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="3E493F2D" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0341F3" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="50630462" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>QNFLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7105D114" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="01ABFE59" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Qualifying Nuclear Facility with Limited Operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="3C00213A" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="76D76DEC" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="472AEED4" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="1B096696" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>QNM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="551905CB" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="52B14CAD" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Qualifying Nuclear Material</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="0DC95967" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="7342A773" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
-          <w:trHeight w:val="234"/>
+          <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0777CC" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="41A0F836" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RPG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="758BC31E" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="575F04A9" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Relevant Good Practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="15326CED" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="6AA62278" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00776F82" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="5F1EE1BC" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SBI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00FD6C5A" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="3EC6C5FC" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>System Based Inspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="19B0E05F" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="12DCAB4D" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A896FDD" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="02855234" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15953F7A" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="4FAF4AFD" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguards By Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="7C1789D7" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="65BAA3C9" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="319C6711" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="36A455DB" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SQEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="582AC6C0" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="597E84D4" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Suitably Qualified and Experienced Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="4BCE4D69" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="4D6CFFB4" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0FF1FF" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="442A5001" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SSBI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34C384E6" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="264C051D" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguard System Based Inspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="46900445" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="2A75F28B" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="447C9787" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="699A71E2" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACDDC79" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="650FCE9B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>System, Structure or Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="14C59988" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="001D950E" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E009DB7" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="09E676FF" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18AF365F" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="696FC676" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Assessment Guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="7465E8D7" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="6667E5A1" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9FA0AA" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="09EBFB0D" w14:textId="4C4FAC41" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>TEA 2013</w:t>
+              <w:t>TEA13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35E384AE" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="3D0AE7B5" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The Energy Act 2013 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="24BA1DAF" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="3E7BE3AC" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
-          <w:trHeight w:val="88"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04A273F3" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="3AE14F12" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TIG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6746DDDC" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="70A3297F" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Inspection Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="26115152" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="45D23FEC" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13119779" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="31DA251D" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VOA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24ECA8B8" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="18CE8508" w14:textId="63A1DE74" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Voluntary Offer Safeguards Agreement</w:t>
+              <w:t>Voluntary Offer Safeguards Agreement (INFCIRC/951)</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-55788886"/>
+                <w:citation/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> CITATION IAE10 \l 2057 </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00DA6493" w:rsidRPr="00DA6493">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:noProof/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>[4]</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4F9B" w:rsidRPr="002544E2" w14:paraId="03365B51" w14:textId="77777777" w:rsidTr="009E4932">
+      <w:tr w:rsidR="00FD2194" w:rsidRPr="00FD2194" w14:paraId="244E97A2" w14:textId="77777777" w:rsidTr="00FD2194">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="pct"/>
+            <w:tcW w:w="1414" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01696C4B" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="2DEB2D88" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>WIReD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="pct"/>
+            <w:tcW w:w="3586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="446C20E2" w14:textId="77777777" w:rsidR="006B4F9B" w:rsidRPr="006B4F9B" w:rsidRDefault="006B4F9B" w:rsidP="009E4932">
+          <w:p w14:paraId="323E8A5B" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRPr="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="00FD2194">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4F9B">
+            <w:r w:rsidRPr="00FD2194">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Well Informed Regulatory Decisions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="36"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="06D4872C" w14:textId="561246A5" w:rsidR="001D0C46" w:rsidRDefault="001D0C46" w:rsidP="009E4932">
+    <w:p w14:paraId="00C9F6DE" w14:textId="77777777" w:rsidR="00FD2194" w:rsidRDefault="00FD2194" w:rsidP="002042C2"/>
+    <w:p w14:paraId="03973FCE" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="002042C2"/>
+    <w:p w14:paraId="6DB6E9BC" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00DD7520">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="851" w:hanging="851"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="F9-Paragraph"/>
+        <w:ind w:left="851"/>
+        <w:sectPr w:rsidR="00084ABE" w:rsidSect="003508FB">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D791C5" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00595C8C" w:rsidRDefault="00930E37" w:rsidP="00FD2194">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="851"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E8667F">
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc235705915"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document control information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="47B60150" w14:textId="2A4E92BE" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authored by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="003A59F6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safeguards Inspector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5D42AA" w14:textId="45F2FF56" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approved by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00547308">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of Profession for </w:t>
+      </w:r>
+      <w:r w:rsidR="003A59F6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safeguards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D33D1E" w14:textId="0FB17525" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="499544105"/>
-          <w:citation/>
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issue No."/>
+          <w:tag w:val=""/>
+          <w:id w:val="-894428327"/>
+          <w:placeholder>
+            <w:docPart w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E8667F">
-[...8 lines deleted...]
-          <w:r w:rsidR="00465974" w:rsidRPr="00465974">
+          <w:r w:rsidR="003A59F6">
             <w:rPr>
-              <w:noProof/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>[10]</w:t>
-[...2 lines deleted...]
-            <w:fldChar w:fldCharType="end"/>
+            <w:t>5</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="003E12FC">
-[...6 lines deleted...]
-        <w:ind w:left="851" w:hanging="851"/>
+    </w:p>
+    <w:p w14:paraId="12DC54B5" w14:textId="1A1D1122" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E8667F">
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00055A24">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidR="00547308">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AA6F0F" w14:textId="241293E6" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E8667F">
+        <w:t xml:space="preserve">Next </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E8667F">
+        <w:t>scheduled review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
         <w:rPr>
-          <w:vertAlign w:val="subscript"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00E8667F">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00055A24">
         <w:rPr>
-          <w:noProof/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00A75A3A">
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidR="00547308">
         <w:rPr>
-          <w:vertAlign w:val="subscript"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="0FA3381B" w14:textId="44A23285" w:rsidR="008A5100" w:rsidRPr="00396391" w:rsidRDefault="00396391" w:rsidP="007A26E4">
+        <w:t xml:space="preserve"> 2029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A735AFC" w14:textId="36A44738" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ument reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6493">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SG-INSP-GD-001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D13A83B" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37"/>
+    <w:p w14:paraId="7629CA34" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
-        <w:spacing w:after="120"/>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> associated with closing a material balance</w:t>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revision commentary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
-        <w:tblW w:w="4529" w:type="pct"/>
-        <w:tblInd w:w="851" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3260"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2458"/>
+        <w:gridCol w:w="1124"/>
+        <w:gridCol w:w="7892"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A5100" w:rsidRPr="007A26E4" w14:paraId="51152C4E" w14:textId="77777777" w:rsidTr="007A26E4">
+      <w:tr w:rsidR="00930E37" w:rsidRPr="00B23A5E" w14:paraId="1216A18F" w14:textId="77777777" w:rsidTr="003A59F6">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="379"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="39"/>
-          <w:p w14:paraId="437F1352" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="007A26E4" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="3C3F26F3" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A26E4">
+            <w:r w:rsidRPr="00B23A5E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Bulk handling facility type</w:t>
+              <w:t>Issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="pct"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D14FA37" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="007A26E4" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="5DC60E12" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A26E4">
+            <w:r w:rsidRPr="00B23A5E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>σ</w:t>
+              <w:t xml:space="preserve">Description of </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A26E4">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>E</w:t>
+              <w:t>u</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00B23A5E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>% Uncertainty</w:t>
+              <w:t>pdate(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A5100" w:rsidRPr="001E3CB9" w14:paraId="09095784" w14:textId="77777777" w:rsidTr="007A26E4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003A59F6" w14:paraId="1D25BD44" w14:textId="77777777" w:rsidTr="003A59F6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34517C36" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="001E3CB9" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="09409656" w14:textId="6375F30F" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
             <w:pPr>
-              <w:spacing w:after="120"/>
-[...211 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0236DFDE" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="001E3CB9" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="0DD41B3D" w14:textId="6C9F8249" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="001E3CB9">
-              <w:t>Separate scrap storage</w:t>
+            <w:r w:rsidRPr="00BE0130">
+              <w:t>Comments incorporated from operator community following sharing of draft versions in March 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A59F6" w14:paraId="6C98964E" w14:textId="77777777" w:rsidTr="003A59F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDA00A9" w14:textId="3E5BFFC2" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="pct"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E36F4AF" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="001E3CB9" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="4C582537" w14:textId="09DD1687" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="001E3CB9">
-              <w:t>0.040</w:t>
+            <w:r w:rsidRPr="00C174F4">
+              <w:t>Comments incorporated from operator community following sharing of draft versions in September 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A59F6" w14:paraId="2A4E42BA" w14:textId="77777777" w:rsidTr="003A59F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED01BF2" w14:textId="098F4845" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="pct"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D55976B" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="001E3CB9" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="60CCC27E" w14:textId="06AC8C54" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A59F6">
+              <w:t>Comments incorporated from ONR Safeguards inspector use of the draft version in trial inspection activities throughout the UK SSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A59F6" w14:paraId="42C09FFB" w14:textId="77777777" w:rsidTr="003A59F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1128C327" w14:textId="24902A57" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A0AA3B" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="001E3CB9" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="63D37872" w14:textId="7ACD5EAD" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="001E3CB9">
-              <w:t>Separate waste storage</w:t>
+            <w:r w:rsidRPr="003A59F6">
+              <w:t>Minor clarifications and consistency improvements based on experience of first two years of ONR Safeguards inspections as safeguards regulator in the UK</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A59F6" w14:paraId="67305F98" w14:textId="77777777" w:rsidTr="003A59F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F494FE0" w14:textId="495BB68E" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="pct"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52AF9643" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="001E3CB9" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="3A8A501E" w14:textId="0A9D4300" w:rsidR="003A59F6" w:rsidRPr="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="001E3CB9">
-              <w:t>0.250</w:t>
+            <w:r w:rsidRPr="00916416">
+              <w:t>Review date extended to allow time for formal consultation which is being coordinated by DESNZ in relation to the review/update of related legislation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A59F6" w14:paraId="3E339132" w14:textId="77777777" w:rsidTr="003A59F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="548D0ADB" w14:textId="33B5FE98" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1503" w:type="pct"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352479DB" w14:textId="77777777" w:rsidR="008A5100" w:rsidRPr="001E3CB9" w:rsidRDefault="008A5100" w:rsidP="00E527C8">
+          <w:p w14:paraId="41E66167" w14:textId="096F1D3B" w:rsidR="003A59F6" w:rsidRDefault="003A59F6" w:rsidP="003A59F6">
             <w:pPr>
-              <w:spacing w:after="120"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
+            <w:r w:rsidRPr="003A59F6">
+              <w:t>Major review in line with ONR document review schedule with simplification using ONRs AI review tool and reflecting changes to Nuclear Safeguards (EU Exit) Regulations 2019 being amended by Nuclear Safeguards (EU Exit and Fees)(Amendment) Regulations 2026</w:t>
+            </w:r>
             <w:r>
-              <w:t>25</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="38"/>
-[...3 lines deleted...]
-        <w:ind w:left="851" w:hanging="851"/>
+    <w:p w14:paraId="5AB38FA4" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10971 lines deleted...]
-      <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
+    </w:p>
+    <w:sectPr w:rsidR="00084ABE" w:rsidSect="003508FB">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0076">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0077">
       <wne:acd wne:acdName="acd4"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0078">
       <wne:acd wne:acdName="acd8"/>
@@ -20958,492 +25165,597 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25313DE2" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRDefault="00BA0D98" w:rsidP="007D199A">
+    <w:p w14:paraId="696847CC" w14:textId="77777777" w:rsidR="00352998" w:rsidRDefault="00352998" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1FBF5F" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRDefault="00BA0D98"/>
+    <w:p w14:paraId="6097536B" w14:textId="77777777" w:rsidR="00352998" w:rsidRDefault="00352998"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A83C83B" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRDefault="00BA0D98" w:rsidP="007D199A">
+    <w:p w14:paraId="3EF2471F" w14:textId="77777777" w:rsidR="00352998" w:rsidRDefault="00352998" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA54D49" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRDefault="00BA0D98"/>
+    <w:p w14:paraId="6F9F3365" w14:textId="77777777" w:rsidR="00352998" w:rsidRDefault="00352998"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SymbolMT">
-[...7 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20386612" w14:textId="77777777" w:rsidR="00F95332" w:rsidRDefault="00F95332">
-[...9 lines deleted...]
-  <w:p w14:paraId="5714E96E" w14:textId="380643BA" w:rsidR="007C3C1D" w:rsidRPr="006A525B" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
+  <w:p w14:paraId="5714E96E" w14:textId="47AC9C34" w:rsidR="007C3C1D" w:rsidRPr="00196ADB" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006A525B">
+    <w:r w:rsidRPr="00196ADB">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>ONR-DOC-TEMP-</w:t>
     </w:r>
-    <w:r w:rsidR="00821337">
+    <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>003</w:t>
     </w:r>
-    <w:r w:rsidRPr="006A525B">
+    <w:r w:rsidRPr="00196ADB">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Issue </w:t>
     </w:r>
-    <w:r w:rsidR="00821337">
+    <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="006A525B">
+    <w:r w:rsidR="00B23A5E" w:rsidRPr="00196ADB">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00EB6ECB">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00196ADB">
+      <w:rPr>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="037DD047" w14:textId="61416359" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">Page | </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1ADC1A0F" w14:textId="77777777" w:rsidR="00F95332" w:rsidRDefault="00F95332">
+  <w:p w14:paraId="51A44C0D" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51A44C0D" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="008229BA">
-[...9 lines deleted...]
-  <w:p w14:paraId="02F9C0FA" w14:textId="77777777" w:rsidR="00261FB6" w:rsidRPr="008229BA" w:rsidRDefault="00261FB6" w:rsidP="00261FB6">
+  <w:p w14:paraId="3F2208BD" w14:textId="2865D88E" w:rsidR="00CE6198" w:rsidRPr="008A147B" w:rsidRDefault="008A147B" w:rsidP="00B23A5E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008229BA">
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="008229BA">
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="008229BA">
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008229BA">
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:t>4</w:t>
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="008229BA">
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+    <w:r w:rsidRPr="008A147B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:b/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008A147B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="366DC418" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRPr="005E0344" w:rsidRDefault="00BA0D98" w:rsidP="005E0344">
+    <w:p w14:paraId="57621BD1" w14:textId="77777777" w:rsidR="00352998" w:rsidRPr="005E0344" w:rsidRDefault="00352998" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63B6A470" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRPr="005E0344" w:rsidRDefault="00BA0D98" w:rsidP="0090581D">
+    <w:p w14:paraId="3B035B0B" w14:textId="77777777" w:rsidR="00352998" w:rsidRPr="005E0344" w:rsidRDefault="00352998" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CF4463" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRDefault="00BA0D98"/>
+    <w:p w14:paraId="0AC88B18" w14:textId="77777777" w:rsidR="00352998" w:rsidRDefault="00352998"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="66638DB7" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRDefault="00BA0D98">
+    <w:p w14:paraId="14AA025E" w14:textId="77777777" w:rsidR="00352998" w:rsidRDefault="00352998">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1440999F" w14:textId="77777777" w:rsidR="00BA0D98" w:rsidRDefault="00BA0D98"/>
+    <w:p w14:paraId="59298BA4" w14:textId="77777777" w:rsidR="00352998" w:rsidRDefault="00352998"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6A484604" w14:textId="6C0BF3CA" w:rsidR="00A323E2" w:rsidRDefault="00A323E2" w:rsidP="00C27050">
+    <w:p w14:paraId="03056657" w14:textId="1A0A286E" w:rsidR="003508FB" w:rsidRDefault="003508FB" w:rsidP="00E97B4B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Qualifying nuclear facility is defined in NSR19 and Section 76A of The Energy Act 2013 as “a facility (including associated buildings) in which qualifying nuclear material is produced, processed, used, handled, stored or disposed of”</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Qualifying nuclear facility is defined in NSR19 and Section 76A of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97B4B">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>he Energy Act 2013 as “a facility (including associated buildings) in which qualifying nuclear material is produced, processed, used, handled, stored or disposed of”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="71B306D4" w14:textId="4DE1D743" w:rsidR="00A323E2" w:rsidRDefault="00A323E2" w:rsidP="00C27050">
+    <w:p w14:paraId="0133C6D1" w14:textId="77777777" w:rsidR="003508FB" w:rsidRDefault="003508FB" w:rsidP="00E97B4B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Writing includes the use of electronic media</w:t>
       </w:r>
-      <w:r w:rsidR="00C27050">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7C19EB1F" w14:textId="77777777" w:rsidR="00A323E2" w:rsidRDefault="00A323E2" w:rsidP="00C27050">
+    <w:p w14:paraId="3A5EDDAD" w14:textId="77777777" w:rsidR="003508FB" w:rsidRDefault="003508FB" w:rsidP="00E97B4B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Concerning a matter arising which could be regarded as an operator having failed to comply with these arrangements and procedures, this will not be the case if the ONR has previously informed the operator in writing that in the ONR’s opinion, it is unlikely to be prejudicial to the maintenance of the system of accountancy and control in respect of the QNM at the QNF.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08F1F848" w14:textId="77777777" w:rsidR="00F95332" w:rsidRDefault="00F95332">
+  <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
+  <w:p w14:paraId="77435CE5" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44B85419" w14:textId="77777777" w:rsidR="00F95332" w:rsidRDefault="00F95332">
+  <w:p w14:paraId="0AF688BC" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00267815" w:rsidRDefault="00267815" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AF688BC" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00267815" w:rsidRDefault="00267815" w:rsidP="00257288">
+  <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...11 lines deleted...]
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47FFC75F" w14:textId="351E4AFE" w:rsidR="00177666" w:rsidRPr="009E0E52" w:rsidRDefault="00000000" w:rsidP="009E0E52">
+  <w:p w14:paraId="47FFC75F" w14:textId="4AC2A840" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="00352998" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
         <w:placeholder>
           <w:docPart w:val="71855CAFCD0440C4880AB5CD94A60020"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F95332">
+        <w:r w:rsidR="00547308">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
           <w:t>Safeguards</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="004E3932">
-      <w:t xml:space="preserve"> | Issue No.: </w:t>
+    <w:r w:rsidR="004E3932" w:rsidRPr="00196ADB">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:placeholder>
           <w:docPart w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0092191F">
-          <w:t>4.1</w:t>
+        <w:r w:rsidR="003A59F6">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AF44BBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D56C6A0"/>
     <w:styleLink w:val="StyleBulletedSymbolsymbolBefore16cmHanging063cm1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1627"/>
         </w:tabs>
         <w:ind w:left="1627" w:hanging="720"/>
       </w:pPr>
@@ -21554,356 +25866,351 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2886688E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FAED6C4"/>
+    <w:lvl w:ilvl="0" w:tplc="07021708">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="306D14A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="29946646"/>
+    <w:tmpl w:val="EA4E4694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="502" w:hanging="360"/>
-[...5 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E83E54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A44CE20"/>
+    <w:lvl w:ilvl="0" w:tplc="31F605EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="F9-Paragraph"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090017">
+    <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...11 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
-[...92 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C902408"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5EE4A70A"/>
+    <w:tmpl w:val="994A2726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="NumList1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -21973,51 +26280,51 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718A0F99"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0F0EE658"/>
+    <w:tmpl w:val="DFDA556C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="NumList2"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs/>
@@ -22089,82 +26396,82 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F46359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E284A8C"/>
-    <w:lvl w:ilvl="0" w:tplc="76260F14">
+    <w:tmpl w:val="54E67BEE"/>
+    <w:lvl w:ilvl="0" w:tplc="D85612DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE78E28A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6730F432">
+    <w:lvl w:ilvl="2" w:tplc="6BAADA60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="BulletList3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
@@ -22206,2335 +26513,2855 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="705329629">
+  <w:num w:numId="1" w16cid:durableId="1085146277">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="579170122">
+  <w:num w:numId="2" w16cid:durableId="802893121">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1402101018">
+  <w:num w:numId="3" w16cid:durableId="874538197">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1864591591">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="457339860">
+  <w:num w:numId="5" w16cid:durableId="832574242">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="8528400">
+  <w:num w:numId="6" w16cid:durableId="1493062241">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1184829398">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="257451729">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1284650134">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1038969190">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2009366050">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1156071278">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1955091259">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="499126111">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1215433422">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1291286354">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1592663834">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1921477616">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1200777106">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="758646190">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1618677542">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1589926135">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="685860861">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2066297534">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="992223787">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1891647711">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="366877440">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1044790021">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1564683510">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="941719197">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1906140908">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1875459258">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1579290989">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2114594916">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1187259173">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="45880010">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="580525086">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1139112536">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="435367037">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1709452614">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1902062734">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="542910738">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="2083336408">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="689069872">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1448549496">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1139803412">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1858696736">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1147891192">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="394934588">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="594167322">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1972133472">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="828057134">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1988237597">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="2083989457">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="476655393">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1823233809">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1590960989">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1153374274">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="865021412">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1003506806">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1834419309">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1560818834">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="487865137">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1122578651">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="1465853521">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1772431200">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="674764532">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1662269907">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1894000804">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="40057263">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="75640360">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="21521007">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1845898102">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1306932328">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="2110655834">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="1460494352">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="593364934">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="948701349">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="998579907">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="255020477">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="1977759572">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="179392159">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="338582668">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="84" w16cid:durableId="941841496">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="655306157">
-[...1505 lines deleted...]
-  <w:numIdMacAtCleanup w:val="61"/>
+  <w:numIdMacAtCleanup w:val="82"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="105"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
-    <w:rsid w:val="0000155E"/>
     <w:rsid w:val="00002F03"/>
     <w:rsid w:val="00004C16"/>
-    <w:rsid w:val="000072AE"/>
-    <w:rsid w:val="0001056E"/>
     <w:rsid w:val="00011177"/>
     <w:rsid w:val="00014814"/>
     <w:rsid w:val="00022033"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024B2E"/>
-    <w:rsid w:val="0002782C"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
     <w:rsid w:val="0003078E"/>
-    <w:rsid w:val="0003140B"/>
-    <w:rsid w:val="00031600"/>
     <w:rsid w:val="00031B89"/>
     <w:rsid w:val="0003693D"/>
+    <w:rsid w:val="000401FD"/>
     <w:rsid w:val="0004440F"/>
-    <w:rsid w:val="00045D2D"/>
-    <w:rsid w:val="000529D3"/>
+    <w:rsid w:val="00046935"/>
+    <w:rsid w:val="0004751B"/>
     <w:rsid w:val="00052C8A"/>
     <w:rsid w:val="000548C8"/>
-    <w:rsid w:val="000557B6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00056C71"/>
+    <w:rsid w:val="00055850"/>
+    <w:rsid w:val="00055A24"/>
     <w:rsid w:val="00064A1B"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
+    <w:rsid w:val="000773EF"/>
     <w:rsid w:val="000817D4"/>
     <w:rsid w:val="00082879"/>
-    <w:rsid w:val="00082AF5"/>
-    <w:rsid w:val="00083DCC"/>
+    <w:rsid w:val="00084ABE"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="0009225F"/>
-    <w:rsid w:val="00094956"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A0F12"/>
+    <w:rsid w:val="00096E9B"/>
+    <w:rsid w:val="000970EF"/>
+    <w:rsid w:val="000A0A78"/>
     <w:rsid w:val="000A105C"/>
-    <w:rsid w:val="000A598C"/>
-    <w:rsid w:val="000B52AE"/>
+    <w:rsid w:val="000C06B3"/>
+    <w:rsid w:val="000C0D45"/>
     <w:rsid w:val="000C2DDC"/>
+    <w:rsid w:val="000C42B7"/>
     <w:rsid w:val="000C5F5A"/>
-    <w:rsid w:val="000D06E4"/>
-    <w:rsid w:val="000D1597"/>
+    <w:rsid w:val="000D139B"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
-    <w:rsid w:val="000D4590"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E1C9C"/>
+    <w:rsid w:val="000D54F8"/>
+    <w:rsid w:val="000E5838"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F2ED4"/>
     <w:rsid w:val="001028E8"/>
-    <w:rsid w:val="00107A6C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001209BE"/>
+    <w:rsid w:val="00102FB0"/>
+    <w:rsid w:val="00103043"/>
+    <w:rsid w:val="001067D0"/>
     <w:rsid w:val="00122FCC"/>
+    <w:rsid w:val="001235D0"/>
     <w:rsid w:val="00124C2B"/>
-    <w:rsid w:val="00124E12"/>
-    <w:rsid w:val="0012632F"/>
     <w:rsid w:val="00126752"/>
     <w:rsid w:val="00130B30"/>
-    <w:rsid w:val="0013441E"/>
+    <w:rsid w:val="0013372F"/>
+    <w:rsid w:val="001402B8"/>
     <w:rsid w:val="00140E1C"/>
     <w:rsid w:val="00147AE4"/>
-    <w:rsid w:val="00150F34"/>
-    <w:rsid w:val="00151E47"/>
     <w:rsid w:val="001571E5"/>
-    <w:rsid w:val="00157317"/>
-    <w:rsid w:val="00160FAF"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00177666"/>
+    <w:rsid w:val="00183EDC"/>
     <w:rsid w:val="001849CA"/>
-    <w:rsid w:val="00185256"/>
     <w:rsid w:val="00185410"/>
-    <w:rsid w:val="00186F61"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001909B6"/>
     <w:rsid w:val="00192352"/>
-    <w:rsid w:val="00194FBF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A370E"/>
+    <w:rsid w:val="00196ADB"/>
     <w:rsid w:val="001B4D5A"/>
-    <w:rsid w:val="001B5B04"/>
+    <w:rsid w:val="001C113C"/>
+    <w:rsid w:val="001C2B1E"/>
     <w:rsid w:val="001C4D63"/>
-    <w:rsid w:val="001C7294"/>
-    <w:rsid w:val="001D0C46"/>
     <w:rsid w:val="001D0DE0"/>
-    <w:rsid w:val="001D16DD"/>
+    <w:rsid w:val="001D54A6"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
-    <w:rsid w:val="001E2258"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E4676"/>
     <w:rsid w:val="001F059F"/>
-    <w:rsid w:val="001F5D9F"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
-    <w:rsid w:val="00205BFA"/>
+    <w:rsid w:val="002042C2"/>
     <w:rsid w:val="0021338D"/>
+    <w:rsid w:val="00214199"/>
     <w:rsid w:val="00214D43"/>
-    <w:rsid w:val="00214E34"/>
+    <w:rsid w:val="002208E1"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
+    <w:rsid w:val="002244A6"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
-    <w:rsid w:val="002326F2"/>
-    <w:rsid w:val="00233F7F"/>
     <w:rsid w:val="00234342"/>
-    <w:rsid w:val="00240000"/>
     <w:rsid w:val="0024040D"/>
     <w:rsid w:val="00251CD7"/>
-    <w:rsid w:val="0025480D"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00257288"/>
+    <w:rsid w:val="00261D77"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
-    <w:rsid w:val="002635A4"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00267815"/>
-    <w:rsid w:val="002719CA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00280C03"/>
     <w:rsid w:val="00280DDF"/>
-    <w:rsid w:val="0028783F"/>
     <w:rsid w:val="002917FF"/>
+    <w:rsid w:val="00291856"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="00296DBB"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002B1C53"/>
-    <w:rsid w:val="002C4DE8"/>
+    <w:rsid w:val="002B1E6E"/>
+    <w:rsid w:val="002B6666"/>
+    <w:rsid w:val="002D0ED4"/>
     <w:rsid w:val="002E0BE4"/>
-    <w:rsid w:val="002E1927"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
+    <w:rsid w:val="002E421B"/>
+    <w:rsid w:val="002E4C53"/>
     <w:rsid w:val="002E6A6A"/>
     <w:rsid w:val="002F3397"/>
+    <w:rsid w:val="002F6FD6"/>
     <w:rsid w:val="0030380D"/>
-    <w:rsid w:val="00306561"/>
     <w:rsid w:val="00312411"/>
-    <w:rsid w:val="00314827"/>
-    <w:rsid w:val="003170B1"/>
     <w:rsid w:val="00323E71"/>
-    <w:rsid w:val="00326385"/>
     <w:rsid w:val="00326F77"/>
-    <w:rsid w:val="00332416"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00334DA0"/>
     <w:rsid w:val="003401B0"/>
-    <w:rsid w:val="00341ED4"/>
+    <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346C8E"/>
-    <w:rsid w:val="00347A44"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0035676C"/>
+    <w:rsid w:val="003508FB"/>
+    <w:rsid w:val="00352998"/>
+    <w:rsid w:val="00354576"/>
+    <w:rsid w:val="00367B30"/>
     <w:rsid w:val="00367BD5"/>
-    <w:rsid w:val="00371B32"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00384D84"/>
+    <w:rsid w:val="00382FC2"/>
     <w:rsid w:val="00390327"/>
-    <w:rsid w:val="00390750"/>
     <w:rsid w:val="00393B78"/>
-    <w:rsid w:val="00394F4E"/>
-    <w:rsid w:val="00396391"/>
     <w:rsid w:val="003A01E9"/>
-    <w:rsid w:val="003A3ACB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003B66C4"/>
+    <w:rsid w:val="003A59F6"/>
+    <w:rsid w:val="003A7FA3"/>
+    <w:rsid w:val="003B053F"/>
+    <w:rsid w:val="003B0C9A"/>
+    <w:rsid w:val="003B67F9"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
-    <w:rsid w:val="003C160D"/>
+    <w:rsid w:val="003C18E9"/>
+    <w:rsid w:val="003C23CC"/>
     <w:rsid w:val="003C465D"/>
-    <w:rsid w:val="003D2C49"/>
+    <w:rsid w:val="003C743E"/>
+    <w:rsid w:val="003D0718"/>
     <w:rsid w:val="003D495D"/>
-    <w:rsid w:val="003D5591"/>
-    <w:rsid w:val="003D5749"/>
+    <w:rsid w:val="003D5793"/>
     <w:rsid w:val="003E098E"/>
-    <w:rsid w:val="003E12FC"/>
     <w:rsid w:val="003E2FAE"/>
-    <w:rsid w:val="004022D0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00405972"/>
+    <w:rsid w:val="003E4246"/>
+    <w:rsid w:val="003E56EC"/>
+    <w:rsid w:val="003F3C6F"/>
+    <w:rsid w:val="00405211"/>
     <w:rsid w:val="00407CF7"/>
-    <w:rsid w:val="00411DB4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00413FF4"/>
+    <w:rsid w:val="00411D6A"/>
     <w:rsid w:val="00415ED6"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
+    <w:rsid w:val="00420B86"/>
     <w:rsid w:val="00422265"/>
-    <w:rsid w:val="00432334"/>
     <w:rsid w:val="004373A7"/>
+    <w:rsid w:val="00437AB1"/>
     <w:rsid w:val="00437D94"/>
+    <w:rsid w:val="00440088"/>
     <w:rsid w:val="0044030C"/>
-    <w:rsid w:val="00440A30"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00460F82"/>
+    <w:rsid w:val="00464081"/>
     <w:rsid w:val="004648A4"/>
-    <w:rsid w:val="00465974"/>
-    <w:rsid w:val="00467821"/>
+    <w:rsid w:val="004701A1"/>
     <w:rsid w:val="00471380"/>
-    <w:rsid w:val="004728C9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00490A8F"/>
+    <w:rsid w:val="004838C4"/>
+    <w:rsid w:val="00486DBB"/>
     <w:rsid w:val="00494F0D"/>
-    <w:rsid w:val="0049684B"/>
+    <w:rsid w:val="004958A3"/>
     <w:rsid w:val="00496BFD"/>
+    <w:rsid w:val="00496C2D"/>
+    <w:rsid w:val="004A31C3"/>
     <w:rsid w:val="004A3DF2"/>
-    <w:rsid w:val="004B28C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C32E9"/>
+    <w:rsid w:val="004B0303"/>
+    <w:rsid w:val="004B1EC7"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C4891"/>
     <w:rsid w:val="004D2C89"/>
-    <w:rsid w:val="004E1552"/>
-    <w:rsid w:val="004E2E6D"/>
+    <w:rsid w:val="004D2D46"/>
     <w:rsid w:val="004E3932"/>
-    <w:rsid w:val="004F0355"/>
-    <w:rsid w:val="004F136F"/>
+    <w:rsid w:val="004E4F75"/>
+    <w:rsid w:val="004F00AA"/>
     <w:rsid w:val="004F1E79"/>
-    <w:rsid w:val="004F200B"/>
-    <w:rsid w:val="004F4C63"/>
+    <w:rsid w:val="004F261E"/>
+    <w:rsid w:val="004F4901"/>
     <w:rsid w:val="004F5F33"/>
-    <w:rsid w:val="004F720C"/>
     <w:rsid w:val="0050103A"/>
-    <w:rsid w:val="005022FF"/>
-    <w:rsid w:val="0051152B"/>
     <w:rsid w:val="00511B0F"/>
-    <w:rsid w:val="005134F7"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00552615"/>
+    <w:rsid w:val="00513C9B"/>
+    <w:rsid w:val="00516600"/>
+    <w:rsid w:val="005233DE"/>
+    <w:rsid w:val="005239CE"/>
+    <w:rsid w:val="005250FF"/>
+    <w:rsid w:val="005333CA"/>
+    <w:rsid w:val="0053393A"/>
+    <w:rsid w:val="00535B05"/>
+    <w:rsid w:val="00543A9C"/>
+    <w:rsid w:val="00546B87"/>
+    <w:rsid w:val="00547308"/>
+    <w:rsid w:val="005477DD"/>
+    <w:rsid w:val="0055230A"/>
     <w:rsid w:val="0055388E"/>
-    <w:rsid w:val="00561058"/>
     <w:rsid w:val="005754AE"/>
-    <w:rsid w:val="00575B3E"/>
     <w:rsid w:val="00577FB5"/>
     <w:rsid w:val="005852D1"/>
-    <w:rsid w:val="0058601E"/>
     <w:rsid w:val="00587A22"/>
+    <w:rsid w:val="005905A6"/>
     <w:rsid w:val="0059299D"/>
-    <w:rsid w:val="00594AD3"/>
-    <w:rsid w:val="00595929"/>
     <w:rsid w:val="00595C8C"/>
     <w:rsid w:val="00597747"/>
-    <w:rsid w:val="00597A3B"/>
+    <w:rsid w:val="005A1A42"/>
+    <w:rsid w:val="005A1C12"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="005A4CDD"/>
-    <w:rsid w:val="005A7BD3"/>
+    <w:rsid w:val="005B4FE9"/>
     <w:rsid w:val="005B57E4"/>
     <w:rsid w:val="005B5ABD"/>
-    <w:rsid w:val="005B5D52"/>
-    <w:rsid w:val="005B61F2"/>
     <w:rsid w:val="005C140A"/>
     <w:rsid w:val="005C1E52"/>
-    <w:rsid w:val="005C2494"/>
+    <w:rsid w:val="005C1F0B"/>
     <w:rsid w:val="005C3367"/>
     <w:rsid w:val="005C6763"/>
-    <w:rsid w:val="005D2DC2"/>
     <w:rsid w:val="005D3164"/>
-    <w:rsid w:val="005D4A92"/>
-    <w:rsid w:val="005D5ECE"/>
+    <w:rsid w:val="005D4EDE"/>
+    <w:rsid w:val="005D686B"/>
     <w:rsid w:val="005E0344"/>
+    <w:rsid w:val="005E0A7B"/>
     <w:rsid w:val="005E440B"/>
+    <w:rsid w:val="005E6C47"/>
+    <w:rsid w:val="005F1BE4"/>
+    <w:rsid w:val="005F2169"/>
     <w:rsid w:val="005F2C85"/>
-    <w:rsid w:val="005F71D9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006058F6"/>
+    <w:rsid w:val="005F4047"/>
     <w:rsid w:val="00605ADB"/>
     <w:rsid w:val="00611C9F"/>
-    <w:rsid w:val="006205F8"/>
+    <w:rsid w:val="006120F4"/>
+    <w:rsid w:val="00612362"/>
+    <w:rsid w:val="00616532"/>
+    <w:rsid w:val="00621AAA"/>
     <w:rsid w:val="006248DE"/>
-    <w:rsid w:val="0062589F"/>
-    <w:rsid w:val="006261DD"/>
+    <w:rsid w:val="00624DEC"/>
+    <w:rsid w:val="006255F0"/>
+    <w:rsid w:val="00625DD2"/>
     <w:rsid w:val="00627555"/>
     <w:rsid w:val="006322A0"/>
     <w:rsid w:val="006361FD"/>
     <w:rsid w:val="0064226F"/>
+    <w:rsid w:val="00642C94"/>
     <w:rsid w:val="00642DDB"/>
-    <w:rsid w:val="00645946"/>
-    <w:rsid w:val="0065171B"/>
+    <w:rsid w:val="0064401F"/>
+    <w:rsid w:val="00645342"/>
     <w:rsid w:val="00653298"/>
-    <w:rsid w:val="0065330D"/>
-    <w:rsid w:val="0066177B"/>
     <w:rsid w:val="00663A7C"/>
-    <w:rsid w:val="00663B71"/>
     <w:rsid w:val="00667DF2"/>
     <w:rsid w:val="00670DF1"/>
     <w:rsid w:val="00671345"/>
     <w:rsid w:val="00672A9B"/>
+    <w:rsid w:val="00674994"/>
     <w:rsid w:val="00675884"/>
-    <w:rsid w:val="00687FD3"/>
+    <w:rsid w:val="006879BA"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
+    <w:rsid w:val="00697B62"/>
     <w:rsid w:val="006A19EF"/>
-    <w:rsid w:val="006A1BEA"/>
-    <w:rsid w:val="006A3F96"/>
     <w:rsid w:val="006A43D5"/>
-    <w:rsid w:val="006A4DA8"/>
     <w:rsid w:val="006A525B"/>
-    <w:rsid w:val="006B207D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B60DD"/>
+    <w:rsid w:val="006B1BA1"/>
+    <w:rsid w:val="006B38B3"/>
+    <w:rsid w:val="006B5B1E"/>
+    <w:rsid w:val="006B6ED2"/>
     <w:rsid w:val="006C045F"/>
-    <w:rsid w:val="006C38E5"/>
     <w:rsid w:val="006C4196"/>
+    <w:rsid w:val="006C5A2F"/>
     <w:rsid w:val="006C63B0"/>
-    <w:rsid w:val="006C6749"/>
-    <w:rsid w:val="006C7171"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
     <w:rsid w:val="006D116C"/>
-    <w:rsid w:val="006D4A2A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D696A"/>
+    <w:rsid w:val="006D3972"/>
+    <w:rsid w:val="006E715F"/>
     <w:rsid w:val="006E7C42"/>
     <w:rsid w:val="006F168A"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
-    <w:rsid w:val="006F706B"/>
     <w:rsid w:val="006F7E5F"/>
-    <w:rsid w:val="00700B9B"/>
     <w:rsid w:val="0070321D"/>
-    <w:rsid w:val="007053FC"/>
-    <w:rsid w:val="00705CC0"/>
+    <w:rsid w:val="00703B5B"/>
     <w:rsid w:val="007068BA"/>
-    <w:rsid w:val="00713340"/>
     <w:rsid w:val="00716AB1"/>
     <w:rsid w:val="00721D63"/>
+    <w:rsid w:val="00723B63"/>
+    <w:rsid w:val="00723C09"/>
     <w:rsid w:val="00724B2B"/>
-    <w:rsid w:val="0072671B"/>
+    <w:rsid w:val="00725A14"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="00734D2B"/>
     <w:rsid w:val="00737705"/>
     <w:rsid w:val="007408D4"/>
-    <w:rsid w:val="00740C13"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
-    <w:rsid w:val="00762D7F"/>
+    <w:rsid w:val="00746D53"/>
+    <w:rsid w:val="00754338"/>
+    <w:rsid w:val="007559ED"/>
     <w:rsid w:val="00783AFA"/>
-    <w:rsid w:val="00784C0B"/>
     <w:rsid w:val="00785427"/>
     <w:rsid w:val="00790540"/>
-    <w:rsid w:val="007957FD"/>
     <w:rsid w:val="007968CA"/>
-    <w:rsid w:val="007A26E4"/>
+    <w:rsid w:val="007A2803"/>
+    <w:rsid w:val="007A2F31"/>
     <w:rsid w:val="007A43FF"/>
-    <w:rsid w:val="007B0D4C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B26AF"/>
+    <w:rsid w:val="007A4511"/>
+    <w:rsid w:val="007A72FA"/>
     <w:rsid w:val="007B3918"/>
-    <w:rsid w:val="007B6F0B"/>
+    <w:rsid w:val="007C1B90"/>
     <w:rsid w:val="007C3C1D"/>
-    <w:rsid w:val="007C3C8B"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2EBE"/>
-    <w:rsid w:val="007D52E1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E10FA"/>
+    <w:rsid w:val="007E02F2"/>
     <w:rsid w:val="007E1C07"/>
+    <w:rsid w:val="007E2573"/>
+    <w:rsid w:val="007E6632"/>
+    <w:rsid w:val="007F01C6"/>
     <w:rsid w:val="007F24B6"/>
-    <w:rsid w:val="007F7F36"/>
+    <w:rsid w:val="007F2D69"/>
+    <w:rsid w:val="007F53C0"/>
+    <w:rsid w:val="007F748F"/>
+    <w:rsid w:val="008002DE"/>
     <w:rsid w:val="00803D94"/>
-    <w:rsid w:val="00805CC7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008152EA"/>
+    <w:rsid w:val="008041A6"/>
+    <w:rsid w:val="00807B47"/>
     <w:rsid w:val="00821337"/>
     <w:rsid w:val="008229BA"/>
     <w:rsid w:val="00824151"/>
-    <w:rsid w:val="00837AAC"/>
-    <w:rsid w:val="00840E67"/>
+    <w:rsid w:val="008422E0"/>
+    <w:rsid w:val="00843A3B"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="0084601B"/>
+    <w:rsid w:val="00846A6F"/>
+    <w:rsid w:val="00857F27"/>
     <w:rsid w:val="008606F0"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
-    <w:rsid w:val="00867D5D"/>
     <w:rsid w:val="00874FEB"/>
+    <w:rsid w:val="00875150"/>
     <w:rsid w:val="00881B6F"/>
+    <w:rsid w:val="00881EFF"/>
     <w:rsid w:val="00882AA4"/>
     <w:rsid w:val="00883E22"/>
-    <w:rsid w:val="00884B1A"/>
     <w:rsid w:val="00884E43"/>
-    <w:rsid w:val="0088633D"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
-    <w:rsid w:val="008919FD"/>
+    <w:rsid w:val="0089141D"/>
+    <w:rsid w:val="00892629"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
-    <w:rsid w:val="00895551"/>
-    <w:rsid w:val="0089587E"/>
+    <w:rsid w:val="008A147B"/>
+    <w:rsid w:val="008A16A3"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A4329"/>
-    <w:rsid w:val="008A5100"/>
     <w:rsid w:val="008A578E"/>
+    <w:rsid w:val="008B0149"/>
+    <w:rsid w:val="008B015A"/>
+    <w:rsid w:val="008B041C"/>
     <w:rsid w:val="008B1519"/>
-    <w:rsid w:val="008B3E09"/>
-    <w:rsid w:val="008B4E90"/>
     <w:rsid w:val="008B7BCC"/>
+    <w:rsid w:val="008C0542"/>
+    <w:rsid w:val="008C1206"/>
+    <w:rsid w:val="008C3271"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C7094"/>
-    <w:rsid w:val="008D2125"/>
+    <w:rsid w:val="008D272E"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D49A5"/>
-    <w:rsid w:val="008D5E1F"/>
     <w:rsid w:val="008D6C81"/>
-    <w:rsid w:val="008E1AB6"/>
-    <w:rsid w:val="008E2A55"/>
     <w:rsid w:val="008E6CF0"/>
-    <w:rsid w:val="008E7795"/>
     <w:rsid w:val="008F1439"/>
+    <w:rsid w:val="008F47B5"/>
+    <w:rsid w:val="008F5040"/>
+    <w:rsid w:val="008F580F"/>
     <w:rsid w:val="008F7051"/>
-    <w:rsid w:val="00900226"/>
-    <w:rsid w:val="00901FAD"/>
+    <w:rsid w:val="00902F11"/>
     <w:rsid w:val="009033A9"/>
+    <w:rsid w:val="00904865"/>
     <w:rsid w:val="0090581D"/>
     <w:rsid w:val="0091439C"/>
+    <w:rsid w:val="00915E74"/>
+    <w:rsid w:val="00920461"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
-    <w:rsid w:val="0092191F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009335F4"/>
+    <w:rsid w:val="00930E37"/>
     <w:rsid w:val="009349A9"/>
+    <w:rsid w:val="00934C46"/>
+    <w:rsid w:val="009350FE"/>
     <w:rsid w:val="00936C52"/>
-    <w:rsid w:val="0094690A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00952E62"/>
+    <w:rsid w:val="009436C1"/>
+    <w:rsid w:val="00945609"/>
+    <w:rsid w:val="009507D5"/>
+    <w:rsid w:val="0095210D"/>
+    <w:rsid w:val="00952D9E"/>
     <w:rsid w:val="0095489B"/>
-    <w:rsid w:val="0096140B"/>
+    <w:rsid w:val="00962487"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
+    <w:rsid w:val="00970500"/>
+    <w:rsid w:val="009742CF"/>
     <w:rsid w:val="009751A9"/>
-    <w:rsid w:val="00977215"/>
+    <w:rsid w:val="00976A77"/>
     <w:rsid w:val="00980F9C"/>
     <w:rsid w:val="0098632B"/>
-    <w:rsid w:val="00990B66"/>
     <w:rsid w:val="00997BFB"/>
-    <w:rsid w:val="009A2EC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A58E7"/>
+    <w:rsid w:val="009A4D79"/>
     <w:rsid w:val="009A7348"/>
-    <w:rsid w:val="009B0E4B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B278C"/>
     <w:rsid w:val="009B462C"/>
+    <w:rsid w:val="009B7543"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
+    <w:rsid w:val="009C5CC8"/>
+    <w:rsid w:val="009C627F"/>
+    <w:rsid w:val="009D536D"/>
+    <w:rsid w:val="009D71A8"/>
+    <w:rsid w:val="009E03F0"/>
     <w:rsid w:val="009E07C2"/>
+    <w:rsid w:val="009E0A99"/>
     <w:rsid w:val="009E0E52"/>
-    <w:rsid w:val="009E4932"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009F6DD4"/>
+    <w:rsid w:val="009E2C47"/>
     <w:rsid w:val="009F72F9"/>
+    <w:rsid w:val="009F7F14"/>
     <w:rsid w:val="00A00205"/>
-    <w:rsid w:val="00A0063C"/>
     <w:rsid w:val="00A00AF0"/>
-    <w:rsid w:val="00A128BF"/>
     <w:rsid w:val="00A14B5A"/>
-    <w:rsid w:val="00A15085"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A323E2"/>
+    <w:rsid w:val="00A34202"/>
+    <w:rsid w:val="00A34A99"/>
     <w:rsid w:val="00A3567F"/>
     <w:rsid w:val="00A37698"/>
-    <w:rsid w:val="00A40574"/>
+    <w:rsid w:val="00A401FA"/>
     <w:rsid w:val="00A41ED3"/>
-    <w:rsid w:val="00A75A3A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A803E8"/>
+    <w:rsid w:val="00A52A73"/>
+    <w:rsid w:val="00A53132"/>
+    <w:rsid w:val="00A54F8C"/>
+    <w:rsid w:val="00A73893"/>
+    <w:rsid w:val="00A80F82"/>
     <w:rsid w:val="00A81D82"/>
-    <w:rsid w:val="00A8279D"/>
-    <w:rsid w:val="00A84C66"/>
+    <w:rsid w:val="00A84D2D"/>
+    <w:rsid w:val="00A86402"/>
     <w:rsid w:val="00A9118F"/>
-    <w:rsid w:val="00A91A2D"/>
     <w:rsid w:val="00A93E33"/>
-    <w:rsid w:val="00AA0B96"/>
-    <w:rsid w:val="00AA12B9"/>
+    <w:rsid w:val="00AA2B4A"/>
+    <w:rsid w:val="00AA4330"/>
     <w:rsid w:val="00AB3129"/>
     <w:rsid w:val="00AB6970"/>
+    <w:rsid w:val="00AB7B08"/>
     <w:rsid w:val="00AC1939"/>
-    <w:rsid w:val="00AC6F46"/>
+    <w:rsid w:val="00AC2C5B"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
+    <w:rsid w:val="00AD22F6"/>
     <w:rsid w:val="00AD4041"/>
     <w:rsid w:val="00AE302B"/>
-    <w:rsid w:val="00AF6C73"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B0149B"/>
+    <w:rsid w:val="00AE4DF6"/>
+    <w:rsid w:val="00AE6177"/>
+    <w:rsid w:val="00B0049D"/>
     <w:rsid w:val="00B0248D"/>
+    <w:rsid w:val="00B04C9C"/>
+    <w:rsid w:val="00B0755D"/>
+    <w:rsid w:val="00B1347F"/>
+    <w:rsid w:val="00B155B6"/>
     <w:rsid w:val="00B16BE5"/>
-    <w:rsid w:val="00B2134F"/>
+    <w:rsid w:val="00B1766D"/>
+    <w:rsid w:val="00B17A2B"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:rsid w:val="00B259DF"/>
-    <w:rsid w:val="00B442CB"/>
     <w:rsid w:val="00B44B1F"/>
-    <w:rsid w:val="00B61A30"/>
+    <w:rsid w:val="00B50548"/>
+    <w:rsid w:val="00B50616"/>
+    <w:rsid w:val="00B53027"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64E72"/>
-    <w:rsid w:val="00B70574"/>
     <w:rsid w:val="00B77913"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
-    <w:rsid w:val="00B84271"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B94A1F"/>
+    <w:rsid w:val="00B83B5D"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
-    <w:rsid w:val="00BA0D98"/>
-    <w:rsid w:val="00BA1054"/>
     <w:rsid w:val="00BA4E58"/>
     <w:rsid w:val="00BA7074"/>
-    <w:rsid w:val="00BB64D8"/>
+    <w:rsid w:val="00BB75AB"/>
     <w:rsid w:val="00BB7829"/>
-    <w:rsid w:val="00BB7BA6"/>
-    <w:rsid w:val="00BC5C43"/>
+    <w:rsid w:val="00BD0B6E"/>
     <w:rsid w:val="00BD1457"/>
-    <w:rsid w:val="00BD1FE2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE0130"/>
+    <w:rsid w:val="00BD3051"/>
+    <w:rsid w:val="00BD60DC"/>
     <w:rsid w:val="00BE2AD9"/>
-    <w:rsid w:val="00BF09FD"/>
+    <w:rsid w:val="00BE662E"/>
     <w:rsid w:val="00BF27FE"/>
-    <w:rsid w:val="00BF76A9"/>
-    <w:rsid w:val="00C0096D"/>
     <w:rsid w:val="00C043B3"/>
     <w:rsid w:val="00C079AB"/>
     <w:rsid w:val="00C10E61"/>
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C17010"/>
-    <w:rsid w:val="00C174F4"/>
-    <w:rsid w:val="00C175F4"/>
     <w:rsid w:val="00C20562"/>
-    <w:rsid w:val="00C20E04"/>
     <w:rsid w:val="00C215C3"/>
-    <w:rsid w:val="00C23889"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
-    <w:rsid w:val="00C27050"/>
+    <w:rsid w:val="00C255C6"/>
+    <w:rsid w:val="00C30264"/>
     <w:rsid w:val="00C32CC1"/>
-    <w:rsid w:val="00C40584"/>
     <w:rsid w:val="00C426EC"/>
-    <w:rsid w:val="00C45DF8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C62BE6"/>
+    <w:rsid w:val="00C54B0C"/>
+    <w:rsid w:val="00C57CB3"/>
+    <w:rsid w:val="00C60FB7"/>
+    <w:rsid w:val="00C63182"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C718FE"/>
-    <w:rsid w:val="00C72BB2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C85B86"/>
+    <w:rsid w:val="00C83AD5"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
-    <w:rsid w:val="00C90B63"/>
     <w:rsid w:val="00C91831"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00C963E6"/>
-    <w:rsid w:val="00CA3058"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD1A54"/>
+    <w:rsid w:val="00CB1C10"/>
+    <w:rsid w:val="00CB2032"/>
+    <w:rsid w:val="00CD2F97"/>
+    <w:rsid w:val="00CD347E"/>
     <w:rsid w:val="00CD5401"/>
+    <w:rsid w:val="00CE01DE"/>
     <w:rsid w:val="00CE2709"/>
-    <w:rsid w:val="00CE2D4E"/>
     <w:rsid w:val="00CE2D64"/>
-    <w:rsid w:val="00CE4B52"/>
-    <w:rsid w:val="00CE525B"/>
+    <w:rsid w:val="00CE3296"/>
     <w:rsid w:val="00CE6198"/>
+    <w:rsid w:val="00CE62E3"/>
     <w:rsid w:val="00CE6CD6"/>
+    <w:rsid w:val="00CF10B0"/>
+    <w:rsid w:val="00CF19AD"/>
+    <w:rsid w:val="00CF2A3E"/>
+    <w:rsid w:val="00CF4344"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
-    <w:rsid w:val="00D048FA"/>
-    <w:rsid w:val="00D07E9A"/>
     <w:rsid w:val="00D13147"/>
-    <w:rsid w:val="00D154E5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D461E1"/>
+    <w:rsid w:val="00D20E07"/>
+    <w:rsid w:val="00D301A2"/>
+    <w:rsid w:val="00D4039F"/>
+    <w:rsid w:val="00D43481"/>
+    <w:rsid w:val="00D44CF8"/>
+    <w:rsid w:val="00D45A16"/>
     <w:rsid w:val="00D463FF"/>
-    <w:rsid w:val="00D4704F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D53484"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BCB"/>
-    <w:rsid w:val="00D61533"/>
-    <w:rsid w:val="00D63C12"/>
     <w:rsid w:val="00D71687"/>
     <w:rsid w:val="00D74813"/>
+    <w:rsid w:val="00D9411E"/>
+    <w:rsid w:val="00DA1054"/>
     <w:rsid w:val="00DA30BC"/>
+    <w:rsid w:val="00DA6493"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
-    <w:rsid w:val="00DB1158"/>
-    <w:rsid w:val="00DB36E6"/>
+    <w:rsid w:val="00DB2947"/>
+    <w:rsid w:val="00DB3CA5"/>
     <w:rsid w:val="00DB6050"/>
-    <w:rsid w:val="00DB6F72"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC2170"/>
     <w:rsid w:val="00DC2C34"/>
-    <w:rsid w:val="00DD11DC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD64F2"/>
+    <w:rsid w:val="00DD6237"/>
+    <w:rsid w:val="00DD7520"/>
+    <w:rsid w:val="00DE0235"/>
     <w:rsid w:val="00DE2C87"/>
-    <w:rsid w:val="00DE39FC"/>
     <w:rsid w:val="00DE459A"/>
-    <w:rsid w:val="00DE51F9"/>
-    <w:rsid w:val="00DF261B"/>
+    <w:rsid w:val="00DF1484"/>
     <w:rsid w:val="00DF27DA"/>
-    <w:rsid w:val="00DF3C14"/>
     <w:rsid w:val="00DF4DBE"/>
-    <w:rsid w:val="00E05461"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E35081"/>
+    <w:rsid w:val="00DF64B7"/>
+    <w:rsid w:val="00E0009B"/>
+    <w:rsid w:val="00E07125"/>
+    <w:rsid w:val="00E10167"/>
+    <w:rsid w:val="00E16182"/>
+    <w:rsid w:val="00E272B5"/>
     <w:rsid w:val="00E40820"/>
     <w:rsid w:val="00E4658F"/>
+    <w:rsid w:val="00E47437"/>
     <w:rsid w:val="00E54A67"/>
+    <w:rsid w:val="00E607CD"/>
     <w:rsid w:val="00E61C0D"/>
-    <w:rsid w:val="00E621B0"/>
-    <w:rsid w:val="00E632BB"/>
     <w:rsid w:val="00E63EB4"/>
     <w:rsid w:val="00E66160"/>
-    <w:rsid w:val="00E67AEB"/>
     <w:rsid w:val="00E71329"/>
-    <w:rsid w:val="00E72844"/>
-    <w:rsid w:val="00E80088"/>
+    <w:rsid w:val="00E74FE0"/>
+    <w:rsid w:val="00E82A51"/>
     <w:rsid w:val="00E8363B"/>
     <w:rsid w:val="00E84966"/>
-    <w:rsid w:val="00E8667F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E914E4"/>
     <w:rsid w:val="00E92383"/>
-    <w:rsid w:val="00E92F5A"/>
-    <w:rsid w:val="00E94BE1"/>
+    <w:rsid w:val="00E97B4B"/>
     <w:rsid w:val="00EA1B3A"/>
     <w:rsid w:val="00EA2109"/>
+    <w:rsid w:val="00EA6C03"/>
+    <w:rsid w:val="00EB057A"/>
+    <w:rsid w:val="00EB6ECB"/>
+    <w:rsid w:val="00EC74C1"/>
     <w:rsid w:val="00ED4D4E"/>
-    <w:rsid w:val="00ED5866"/>
     <w:rsid w:val="00EE0C77"/>
-    <w:rsid w:val="00EE330A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE46AF"/>
+    <w:rsid w:val="00EE4138"/>
     <w:rsid w:val="00EE4E54"/>
-    <w:rsid w:val="00EF0AFB"/>
-    <w:rsid w:val="00EF0CDD"/>
+    <w:rsid w:val="00EE70B0"/>
     <w:rsid w:val="00EF4334"/>
-    <w:rsid w:val="00F110F7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F4275E"/>
+    <w:rsid w:val="00F00EA2"/>
+    <w:rsid w:val="00F05AC8"/>
+    <w:rsid w:val="00F06561"/>
     <w:rsid w:val="00F436BB"/>
-    <w:rsid w:val="00F43A17"/>
-    <w:rsid w:val="00F4494F"/>
     <w:rsid w:val="00F47145"/>
-    <w:rsid w:val="00F521CC"/>
+    <w:rsid w:val="00F54291"/>
     <w:rsid w:val="00F545BF"/>
-    <w:rsid w:val="00F629E4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F67E80"/>
+    <w:rsid w:val="00F553A3"/>
+    <w:rsid w:val="00F64300"/>
+    <w:rsid w:val="00F64EB0"/>
     <w:rsid w:val="00F71B56"/>
-    <w:rsid w:val="00F80B09"/>
     <w:rsid w:val="00F832C8"/>
-    <w:rsid w:val="00F865CA"/>
     <w:rsid w:val="00F873B3"/>
-    <w:rsid w:val="00F95332"/>
+    <w:rsid w:val="00F87C3A"/>
     <w:rsid w:val="00FA00BE"/>
-    <w:rsid w:val="00FA0D52"/>
     <w:rsid w:val="00FA33FE"/>
+    <w:rsid w:val="00FA3FA3"/>
+    <w:rsid w:val="00FA400F"/>
     <w:rsid w:val="00FA42B9"/>
+    <w:rsid w:val="00FA5320"/>
     <w:rsid w:val="00FA755A"/>
-    <w:rsid w:val="00FB1A2B"/>
+    <w:rsid w:val="00FA76D3"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5FE1"/>
+    <w:rsid w:val="00FB6827"/>
+    <w:rsid w:val="00FB7FD2"/>
     <w:rsid w:val="00FC0E8D"/>
-    <w:rsid w:val="00FC10D0"/>
     <w:rsid w:val="00FC46EF"/>
-    <w:rsid w:val="00FC7FBA"/>
-    <w:rsid w:val="00FD21D7"/>
+    <w:rsid w:val="00FD0A1C"/>
+    <w:rsid w:val="00FD2194"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
-    <w:rsid w:val="00FE666D"/>
-    <w:rsid w:val="00FE6795"/>
+    <w:rsid w:val="00FE21DC"/>
     <w:rsid w:val="00FF3CCB"/>
-    <w:rsid w:val="00FF3EC4"/>
-    <w:rsid w:val="00FF4942"/>
+    <w:rsid w:val="00FF456D"/>
     <w:rsid w:val="00FF57B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
   <w15:docId w15:val="{1FFB1F25-DD3A-4304-B987-5C5BF61DD47B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -24551,77 +29378,77 @@
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24631,51 +29458,51 @@
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24915,98 +29742,98 @@
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00881B6F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0049684B"/>
+    <w:rsid w:val="00DD7520"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="0049684B"/>
+    <w:rsid w:val="00DD7520"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="7"/>
+        <w:numId w:val="3"/>
       </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D463FF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="003401B0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
@@ -25032,96 +29859,99 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F47145"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:color w:val="22413A"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005022FF"/>
+    <w:rsid w:val="00547308"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1296"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1296" w:hanging="1296"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005022FF"/>
+    <w:rsid w:val="00547308"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1440" w:hanging="1440"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005022FF"/>
+    <w:rsid w:val="00547308"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1584"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -25202,51 +30032,51 @@
     <w:semiHidden/>
     <w:rsid w:val="008229BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD4204"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="0049684B"/>
+    <w:rsid w:val="00DD7520"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00D463FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="003401B0"/>
     <w:rPr>
@@ -25255,97 +30085,96 @@
       <w:bCs/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:rsid w:val="00F47145"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:noProof/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0049684B"/>
+    <w:rsid w:val="00DD7520"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00BB7829"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist1">
     <w:name w:val="Bullet list 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00FD2194"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:ind w:left="1134"/>
+      <w:ind w:left="1276"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
     <w:name w:val="Bullet list 2"/>
     <w:basedOn w:val="Bulletlist1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableandChartNote">
     <w:name w:val="Table and Chart Note"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007068BA"/>
     <w:pPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
@@ -25411,58 +30240,57 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C1596D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9752"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="007A26E4"/>
+    <w:rsid w:val="00C1596D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9752"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="284"/>
-      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F71B56"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="004C361D"/>
     <w:pPr>
       <w:tabs>
@@ -25754,154 +30582,152 @@
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="22413A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="22413A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="22413A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="22413A"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D4EFE5"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="QuoteText">
     <w:name w:val="Quote Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumList1">
     <w:name w:val="Num List 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00DD7520"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:ind w:left="1276" w:hanging="283"/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="1843"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:bCs/>
-      <w:noProof/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumList2">
     <w:name w:val="Num List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00DD7520"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:ind w:left="1276" w:hanging="425"/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="1276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:bCs/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletList3">
     <w:name w:val="Bullet List 3"/>
     <w:basedOn w:val="Bulletlist2"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="004F4901"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:ind w:left="1985"/>
+      <w:ind w:left="2268"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="004648A4"/>
     <w:rPr>
@@ -25990,50 +30816,51 @@
     <w:rsid w:val="00881B6F"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C4196"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C215C3"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E0E52"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
@@ -26077,1676 +30904,6396 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00004C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00004C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9-Paragraph">
     <w:name w:val="F9 - # Paragraph"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="F9-ParagraphChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00031600"/>
+    <w:rsid w:val="004A31C3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="4"/>
       </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="F9-ParagraphChar">
     <w:name w:val="F9 - # Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="F9-Paragraph"/>
-    <w:rsid w:val="00031600"/>
+    <w:rsid w:val="004A31C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FA00BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00FA00BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
-    <w:rsid w:val="005022FF"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00547308"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
-    <w:rsid w:val="005022FF"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00547308"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
-    <w:rsid w:val="005022FF"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00547308"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TSHeadingNumbered1">
     <w:name w:val="TS Heading Numbered 1"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
-    <w:rsid w:val="005022FF"/>
+    <w:rsid w:val="00547308"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="-31680"/>
+      </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TSHeadingNumbered11">
     <w:name w:val="TS Heading Numbered 1.1"/>
     <w:basedOn w:val="TSHeadingNumbered1"/>
-    <w:rsid w:val="005022FF"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00547308"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:caps w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TSHeadingNumbered111">
     <w:name w:val="TS Heading Numbered 1.1.1"/>
     <w:basedOn w:val="TSHeadingNumbered1"/>
-    <w:rsid w:val="005022FF"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00547308"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TSHeadingNumbered1111">
     <w:name w:val="TS Heading Numbered 1.1.1.1"/>
     <w:basedOn w:val="TSHeadingNumbered1"/>
-    <w:rsid w:val="005022FF"/>
+    <w:rsid w:val="00547308"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TSNumberedParagraph11">
+    <w:name w:val="TS Numbered Paragraph 1.1"/>
+    <w:basedOn w:val="TSHeadingNumbered11"/>
+    <w:link w:val="TSNumberedParagraph11Char"/>
+    <w:rsid w:val="003F3C6F"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="-31680"/>
       </w:tabs>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleBulletedSymbolsymbolBefore16cmHanging063cm1">
     <w:name w:val="Style Bulleted Symbol (symbol) Before:  1.6 cm Hanging:  0.63 cm1"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="005F799C"/>
+    <w:rsid w:val="003F3C6F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
-      </w:numPr>
-[...10 lines deleted...]
-        <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TSNumberedParagraph11Char">
     <w:name w:val="TS Numbered Paragraph 1.1 Char"/>
     <w:link w:val="TSNumberedParagraph11"/>
     <w:locked/>
-    <w:rsid w:val="00C72BB2"/>
+    <w:rsid w:val="003F3C6F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Number">
-    <w:name w:val="Number"/>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007E10FA"/>
+    <w:rsid w:val="00DD7520"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="num" w:pos="720"/>
+        <w:tab w:val="num" w:pos="-31680"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...87 lines deleted...]
-    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C40584"/>
+    <w:rsid w:val="00E97B4B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
-[...4 lines deleted...]
-    <w:rsid w:val="008E1AB6"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008002DE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:bidi="he-IL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008002DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001402B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="11997893">
-[...38 lines deleted...]
-    <w:div w:id="88814616">
+    <w:div w:id="17314245">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="36127332">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="40401754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="40905203">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="46686073">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="50857105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="53235114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="56516257">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="68844248">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="72550909">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="74085908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="74711676">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="91169340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="97144821">
-[...64 lines deleted...]
-    <w:div w:id="196239063">
+    <w:div w:id="98453338">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="102499469">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="103352017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="112752227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="119343508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="121387693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="121926434">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="123813532">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="125009697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="125128216">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="143788322">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="149102474">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="164904960">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="165168262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="165681584">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="177696076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="183518991">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="183633864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="183791637">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="191001006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="194536662">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="197550447">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="202256884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="213740879">
-[...77 lines deleted...]
-    <w:div w:id="331571193">
+    <w:div w:id="208995189">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="210388667">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="212354520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="216547606">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="235433837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="239296097">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="240480923">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="240604273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="241910074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="249778953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="249851400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="251010137">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="254478098">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="258685890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="267323728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="267662188">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="270206374">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="270556895">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="274555290">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="279335583">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="281813778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="282418813">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="285476609">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="288248351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289553088">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="293487620">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="315036672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="317658681">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="320737150">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="322439286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="322781747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="328876401">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="334260206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="345983393">
-[...64 lines deleted...]
-    <w:div w:id="438188128">
+    <w:div w:id="338890460">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="351344576">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="357851370">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="358823539">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="361320195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="361438787">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="363016779">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="371157247">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="376512322">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="393435414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="398286154">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="400753522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="403720074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="404227334">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="405538492">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="408425831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="411002249">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="412047313">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="419253280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="422336552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="422579903">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="423301049">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="424037457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="432090196">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="433936168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="434709893">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="444471741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="444539539">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="456877141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="499781276">
+    <w:div w:id="467010658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="470906960">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="483745248">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="497354610">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="498230632">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="500969593">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="503396792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="506335833">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="508520822">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="512959568">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="517088628">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="528184286">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="533887462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="535974265">
-[...272 lines deleted...]
-    <w:div w:id="963272196">
+    <w:div w:id="542137621">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="544760724">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="545795899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="549457628">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="549995090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="555240236">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="556092371">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="556741020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="559442658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="561788823">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="563218878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="563374335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="572545090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="575626140">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="578292079">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581334037">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="610356246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="618147446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="622150146">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="623930510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="625082876">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="627781010">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="637884702">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="639771766">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="640697056">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="640967979">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="642808227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="655576971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="661003872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="662320587">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="663511696">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="675117234">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="675613407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="676925074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="684598301">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="688601861">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="692729778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="698315277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="700283934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="703556489">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="709769475">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="719406080">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="723140283">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="730037427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="731539432">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="732848646">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="735401986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="735857113">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="743335480">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="746921584">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="747845287">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="748424144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="766197038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="770204081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="772361754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="780413870">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="787965002">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="793056077">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="806632103">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="818611767">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="820923304">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="823814757">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="828407746">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="834687686">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="834956817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="836383252">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="848371989">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="855652331">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="858735777">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="871649880">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="872498670">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="873424766">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="874806439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="879055597">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="880366999">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="880945164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="880946511">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="885095615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="890774738">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="893467848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="895043545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="899903812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="900798480">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="901251125">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="903494933">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="905264347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="906305790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="909389555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="914821851">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="917010264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="918712931">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="921521852">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="926116306">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="926962731">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="943003687">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="943609968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="947927019">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="952519349">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="954139717">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="956912494">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="961377843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="964240499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="966280385">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="972953143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="974021122">
-[...51 lines deleted...]
-    <w:div w:id="1118717477">
+    <w:div w:id="983119579">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="990328956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="991561122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="996494988">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1003321569">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1005130178">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1007370967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1011569710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1014842643">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1016225130">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1018047186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1024213011">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1025986284">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1028989542">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1032347105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1032462190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1036857284">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1040664424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1042482834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1045250142">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1050882614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1052846112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1053119575">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1057778197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1059093072">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1080831585">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1105343630">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1105539915">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1109742725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1117024388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1117333373">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1118648713">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1119446271">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1119690824">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1122114475">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1124735655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1124885394">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1125270642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1126506720">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1130636429">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1131481295">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1132286317">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1132334008">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1135879354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1192495476">
-[...103 lines deleted...]
-    <w:div w:id="1360817642">
+    <w:div w:id="1140727251">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1141272215">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1150950204">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1152478246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1153716093">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1155995360">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1158620306">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1163937788">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1165558836">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1167287478">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1195652476">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1196625194">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1208029752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1212572397">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1221668917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1224026005">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1229733572">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1232543405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1234044411">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1253902554">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1255631477">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1271283178">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1278442558">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1289702989">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1294018693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1300263608">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1300576195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1313561315">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1325159581">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1326589168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1327707951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1335961285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1340238119">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1341010285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345597640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1348093706">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1354919449">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1356614767">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1356923834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1366370132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1370257250">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1375737136">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1376808230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1380518516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1381707108">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1385518967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1393776170">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1398472936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1404377573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1408839961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1417744267">
+    <w:div w:id="1418138247">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1427650461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1427925648">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1430587069">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1434008819">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1440763103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1443961645">
-[...25 lines deleted...]
-    <w:div w:id="1552837718">
+    <w:div w:id="1444376596">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1444760510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1445032903">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1446733098">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1462260005">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1462990565">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1464881541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1472357351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1472753487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1482381615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1483426314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1488669559">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1492483318">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1493527008">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1504392057">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1514153139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1518620252">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1530411960">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1534221890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1539271387">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1543900582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1550148094">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1552108168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1555039134">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1555463567">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1561864764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1562446078">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1565221451">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1572539414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1576013948">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1576472132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1594434404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1594512168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1597442131">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1598638347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1599486122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1602488007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1602832314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1604143917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1604680523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1611399922">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1618752931">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1622809682">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627659828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1636522333">
-[...77 lines deleted...]
-    <w:div w:id="1800221642">
+    <w:div w:id="1640724017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1647390186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1650553160">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1652293914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1656109518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1660422892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1665813844">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1667634964">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1668361678">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1669408368">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1672441607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1680306089">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1686781543">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1688487391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1690251019">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1691682561">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1698002551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1704860674">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1731882832">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1746218752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1746563332">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1747802408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1750610591">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1755395089">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1760327509">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1763186314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1775176377">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1779180539">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1789817077">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1791508382">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1800681730">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1801342109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1803226295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1821723884">
+    <w:div w:id="1805809948">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1806073804">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1811366385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1812558555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1813598858">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1814325071">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1818689957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1822113000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1838812851">
-[...129 lines deleted...]
-    <w:div w:id="2060473686">
+    <w:div w:id="1824396533">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1826361139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1831406395">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1834643250">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1835875970">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1839877915">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1839883129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1850024975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1859462769">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1861892118">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1868904146">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1877891475">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1882664636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1883589259">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1885212194">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1885288362">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1885562580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1888641255">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1892420812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1892499972">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1893271197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1900482254">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907911884">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1908954684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1909801510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1915897761">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1918249064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1927961990">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1928882669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1937595238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1943299122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1952735645">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953318362">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1954632127">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1962955686">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1967270141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1968777892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1970671790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1971472383">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1993563114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1996101584">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1996452560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2005930860">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2010257274">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2015449932">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2025864857">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2028167855">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2028361508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2028407200">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2029479078">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2046978081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2052879086">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2055157145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2067607082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2069113240">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2071612670">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2076195021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2078091109">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2081293271">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2081370608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085645181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2097440069">
+    <w:div w:id="2099978125">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2100054831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2108310493">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2110809756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2112621180">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113041173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2120827976">
-[...12 lines deleted...]
-    <w:div w:id="2137985616">
+    <w:div w:id="2125146301">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2137021978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prodonrgov.sharepoint.com/sites/HOW2Hub/_layouts/15/DocIdRedir.aspx?ID=ONRHH-822789359-20562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -27831,245 +37378,233 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91482595-A552-4826-943C-30779AA50C82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+        <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97C860AC-0002-4AB3-96F9-106123B0F416}"/>
+        <w:guid w:val="{7CD666C1-130E-4748-A724-97987CA52528}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
+        <w:p w:rsidR="00EB73F1" w:rsidRDefault="00EB73F1" w:rsidP="00EB73F1">
+          <w:pPr>
+            <w:pStyle w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:pPr>
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
-          </w:r>
-[...24 lines deleted...]
-            <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
+    <w:rsid w:val="001101B7"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00183F29"/>
+    <w:rsid w:val="00214199"/>
     <w:rsid w:val="002550FD"/>
+    <w:rsid w:val="00291856"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
-    <w:rsid w:val="005307EA"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="00563843"/>
+    <w:rsid w:val="005A49B8"/>
+    <w:rsid w:val="006C6A1B"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00764F6F"/>
+    <w:rsid w:val="007D6B45"/>
+    <w:rsid w:val="007F2D69"/>
+    <w:rsid w:val="0083336C"/>
+    <w:rsid w:val="008344B5"/>
     <w:rsid w:val="00835E07"/>
-    <w:rsid w:val="009F7A9C"/>
-    <w:rsid w:val="00A15085"/>
+    <w:rsid w:val="008A2DA3"/>
+    <w:rsid w:val="00945609"/>
+    <w:rsid w:val="00A009A6"/>
     <w:rsid w:val="00A657B0"/>
+    <w:rsid w:val="00A80F82"/>
+    <w:rsid w:val="00A94CD7"/>
+    <w:rsid w:val="00AB7B08"/>
+    <w:rsid w:val="00B715EB"/>
+    <w:rsid w:val="00BD0B6E"/>
+    <w:rsid w:val="00BE217F"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C41BCC"/>
+    <w:rsid w:val="00C54B0C"/>
+    <w:rsid w:val="00C83AD5"/>
+    <w:rsid w:val="00D10F47"/>
     <w:rsid w:val="00DD7BA4"/>
-    <w:rsid w:val="00DE17BC"/>
-    <w:rsid w:val="00E17DD3"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E646E1"/>
-    <w:rsid w:val="00EE4033"/>
+    <w:rsid w:val="00EB73F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -28464,51 +37999,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007154C5"/>
+    <w:rsid w:val="00EB73F1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F91DE249B2D64236B5C9B282FE9D467B">
     <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="90"/>
       <w:szCs w:val="88"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71855CAFCD0440C4880AB5CD94A60020">
     <w:name w:val="71855CAFCD0440C4880AB5CD94A60020"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
@@ -28524,50 +38059,63 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1773E824CD9F477BB864AD976AEFC2AE">
     <w:name w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BFF33CE9ACF45B4BD9D9653F86AF5B6">
+    <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
@@ -28745,425 +38293,1451 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
   <b:Source>
     <b:Tag>HMG6</b:Tag>
     <b:SourceType>InternetSite</b:SourceType>
-    <b:Guid>{1A5C37AE-5714-4744-B079-EF481D399977}</b:Guid>
+    <b:Guid>{9A0C482C-70AF-45B3-91C6-7D4324280FC8}</b:Guid>
     <b:Title>The Nuclear Safeguards (EU Exit) Regulations 2019</b:Title>
     <b:Author>
       <b:Author>
         <b:Corporate>HM Government</b:Corporate>
       </b:Author>
     </b:Author>
+    <b:Year>2019</b:Year>
+    <b:URL>https://www.legislation.gov.uk/uksi/2019/196/contents</b:URL>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR113</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{4F882024-E6C0-4B70-B5E5-2F02B3DD4008}</b:Guid>
+    <b:Tag>HMG261</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{86546A36-FC3C-4FBB-BDB3-E26F9FA7762D}</b:Guid>
     <b:Author>
       <b:Author>
-        <b:Corporate>ONR</b:Corporate>
+        <b:Corporate>HM Government</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>ONR-INSP-GD-059 - Guidance for Inspection Strategy Planning and Recording</b:Title>
+    <b:Title>The Nuclear Safeguards (EU Exit and Fees) (Amendment) Regulations 2026 </b:Title>
+    <b:Year>2026</b:Year>
+    <b:URL>https://www.legislation.gov.uk/ukdsi/2026/9780348282702</b:URL>
     <b:RefOrder>2</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR187</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{CDEC0512-5785-41B9-8D2D-33DEE0F97A83}</b:Guid>
+    <b:Tag>ONR34</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{7CA40745-B228-43FF-B580-1ED280E39A79}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>ONR-INSP-GD-064 - General Inspection Guide</b:Title>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR293</b:Tag>
-[...10 lines deleted...]
-  <b:Source>
     <b:Tag>HMG19</b:Tag>
-    <b:SourceType>Report</b:SourceType>
-[...25 lines deleted...]
-    <b:Guid>{A2A0495C-CD64-4916-8D21-920B5854258B}</b:Guid>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{0CE1EF5E-CB89-463F-89B2-1B32BF563895}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>HM Government</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>The Energy Act 2013 C. 32</b:Title>
-[...13 lines deleted...]
-    <b:RefOrder>9</b:RefOrder>
+    <b:Title>The Nuclear Safeguards (Fissionable Material and Relevant International Agreements) (EU Exit) Regulations 2019 (2019/195)</b:Title>
+    <b:Year>2019</b:Year>
+    <b:URL>https://www.legislation.gov.uk/uksi/2019/195/contents</b:URL>
+    <b:RefOrder>5</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>IAE10</b:Tag>
     <b:SourceType>InternetSite</b:SourceType>
-    <b:Guid>{7C38E662-22E3-42F3-AF99-CBF60DBA267C}</b:Guid>
+    <b:Guid>{12C46969-37B4-49AF-8F85-E7265085EE8E}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>IAEA</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>INFCIRC/951 - Agreement between the UK of GB and NI and the IAEA for the Application of Safeguards in the UK of GB and NI in Connection with the Treaty on the Non-Proliferation of Nuclear Weapons</b:Title>
     <b:Year>2021</b:Year>
     <b:Month>January</b:Month>
+    <b:URL>https://inis.iaea.org/records/wnzs6-5z164</b:URL>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>IAE15</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{161B8AB9-BC61-49D0-916F-342D133EC1D4}</b:Guid>
+    <b:Tag>ONR293</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{C4709694-664D-46F1-AF02-A2DD1BF79A51}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>SG-TAST-GD-001 - Safeguards</b:Title>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
+    <b:RefOrder>6</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE60</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{E2642E59-8E1A-4BA3-8F7F-001BA1B4BD98}</b:Guid>
+    <b:URL>https://www.iaea.org/sites/default/files/infcirc570.pdf</b:URL>
     <b:Author>
       <b:Author>
         <b:Corporate>IAEA</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>IAEA Safeguards Glossary - International Nuclear Verification Series No. 3 (Revision 1)</b:Title>
-    <b:Year>2022</b:Year>
+    <b:Title>INFCIRC/570 - UK Fissile material Transparency, Safeguards, and Irreversibility Initiatives</b:Title>
+    <b:Year>1998</b:Year>
+    <b:RefOrder>8</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>HMG142</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{1F4E9D80-ADF4-48BE-B6AD-52CBA497A383}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>HM Government</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Energy Act 2013</b:Title>
+    <b:Year>2013</b:Year>
+    <b:URL>https://www.legislation.gov.uk/ukpga/2013/32/contents</b:URL>
+    <b:RefOrder>9</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR27</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{B644232E-CEB0-4724-8EE4-828E704C2B79}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR-ENF-GD-006 - Enforcement Management Model</b:Title>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
     <b:RefOrder>10</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>IAE221</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{A416A17C-F936-42E0-BFB9-5D4095926D93}</b:Guid>
+    <b:Tag>ONR232</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{1B0EBAD7-6738-4EAB-8FC8-CA09DD32BC18}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR Nuclear Material Accountancy Control &amp; Safeguards (ONMACS)</b:Title>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
+    <b:RefOrder>11</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE15</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{CFC18F4C-AF97-4D13-923D-5CEBA4DD8872}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>IAEA</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>International Target Values for Measurement Uncertainties in Safeguarding Nuclear Materials (STR-368 - Revision 1.1)</b:Title>
-[...1 lines deleted...]
-    <b:RefOrder>11</b:RefOrder>
+    <b:Title>Safeguards Glossary 2001 Edition - International Nuclear Verification Series No. 3</b:Title>
+    <b:URL>https://www.iaea.org/publications/6663/iaea-safeguards-glossary</b:URL>
+    <b:RefOrder>13</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR131</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{B994F9B7-01DE-49B1-8D0D-153B252B25D1}</b:Guid>
+    <b:Tag>Eur10</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{A95F682C-CAD8-4977-81A5-95E6D0A31463}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>European Commission (EC) - Joint Research Centre</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>International Target Values for Measurement Uncertainties in Safeguarding Nuclear Materials (STR – 368 (Revision 1.1))</b:Title>
+    <b:Year>2022</b:Year>
+    <b:URL>https://esarda.jrc.ec.europa.eu/publications/international-target-values-measurement-uncertainties-safeguarding-nuclear-materials-2022_en</b:URL>
+    <b:RefOrder>12</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR6</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{0A7308C9-F437-4DBB-B127-88427365CBEF}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-INSP-GD-010 - LC10 Training</b:Title>
-[...24 lines deleted...]
-    </b:Author>
+    <b:Title>ONR-RD-POL-002 – Risk Informed &amp; Targeted Engagements (RITE)</b:Title>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
     <b:RefOrder>14</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>BIP08</b:Tag>
+    <b:Tag>ISO17</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
-    <b:Guid>{90966CF3-02ED-4C6D-97F4-C08B630DE57D}</b:Guid>
-[...12 lines deleted...]
-    <b:Guid>{BD088619-3433-4F16-9494-F16C3EFAA47E}</b:Guid>
+    <b:Guid>{C2C81011-9FE8-4B6B-858E-DCDFC53F96F1}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ISO</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>ISO/IEC 17799 -  Information Technology – Security Techniques – Code of Practice for Information Security Management</b:Title>
-[...1 lines deleted...]
-    <b:RefOrder>20</b:RefOrder>
+    <b:Title>ISO/IEC 17025:2017 - General requirements for the competence of testing and calibration laboratories</b:Title>
+    <b:Year>2017</b:Year>
+    <b:RefOrder>23</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR294</b:Tag>
+    <b:Tag>ISO03</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
-    <b:Guid>{C1512A70-0A35-43B0-AA7D-2AF1414E40B6}</b:Guid>
+    <b:Guid>{F2AC0DA7-3E52-45E6-A1B9-8640AAD7159E}</b:Guid>
     <b:Author>
       <b:Author>
-        <b:Corporate>ONR</b:Corporate>
+        <b:Corporate>ISO</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>CNSS-SAF-GD-001 - Guidelines for the Preparation and Submission of Declarations Pursuant to Article</b:Title>
+    <b:Title>ISO 10012:2003 - Measurement management systems — Requirements for measurement processes and measuring equipment</b:Title>
+    <b:Year>2003</b:Year>
     <b:RefOrder>24</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR51</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{05D0278A-D510-43D3-B39E-AFC53E04699E}</b:Guid>
+    <b:Tag>JCG081</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{CB774F70-7578-438F-BAB2-2C1B300A10C9}</b:Guid>
     <b:Author>
       <b:Author>
-        <b:Corporate>ONR</b:Corporate>
+        <b:Corporate>JCGM</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-TAST-GD-027 - Training and Assuring Personnel Competence</b:Title>
-[...29 lines deleted...]
-    <b:RefOrder>18</b:RefOrder>
+    <b:Title>Evaluation of Measurement Data - Guide to the Expression of Uncertainty in Measurement (GUM) (1st Edition)</b:Title>
+    <b:Year>2008</b:Year>
+    <b:RefOrder>25</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONR295</b:Tag>
-    <b:SourceType>ElectronicSource</b:SourceType>
-    <b:Guid>{7F4CD1DC-DF56-4CA8-BC0A-0235FDDFD9C9}</b:Guid>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{5A9C9206-4E7B-4157-89F2-A8A1D8D05896}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>SG-TAST-GD-002 - Nuclear Material Accountancy</b:Title>
-    <b:RefOrder>21</b:RefOrder>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
+    <b:RefOrder>27</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>IAE211</b:Tag>
-    <b:SourceType>ElectronicSource</b:SourceType>
-    <b:Guid>{8F14EA36-0C91-4D52-BE06-3FD7E727ED9A}</b:Guid>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{5ACD0700-978F-445E-B890-9DB7D27B9350}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>IAEA</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>IAEA Design Information Questionnaire (DIQ) Completion Guidance – Parts I and II (STR-398)</b:Title>
     <b:Year>2021</b:Year>
-    <b:RefOrder>22</b:RefOrder>
+    <b:RefOrder>28</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE134</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{3171CA6D-FAEC-43FC-8046-4A5F81CC3CCE}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Energy Series No. NP-T-2.8 - International Safeguards in Nuclear Facility Design and Construction</b:Title>
+    <b:Year>2013</b:Year>
+    <b:URL>https://www.iaea.org/publications/10361/international-safeguards-in-nuclear-facility-design-and-construction</b:URL>
+    <b:RefOrder>34</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE1412</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{1D08B482-3130-4354-BFFA-BB50FBDEEFA3}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Energy Series No. NP-T-2.9 - International Safeguards in the Design of Nuclear Reactors</b:Title>
+    <b:Year>2014</b:Year>
+    <b:URL>https://www.iaea.org/publications/10710/international-safeguards-in-the-design-of-nuclear-reactors</b:URL>
+    <b:RefOrder>35</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE175</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{348AD4C5-167F-45E8-A8FB-79C1FBCF48D4}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Energy Series No. NF-T-4.7 - International Safeguards in the Design of Fuel Fabrication Plants</b:Title>
+    <b:Year>2017</b:Year>
+    <b:URL>https://www.iaea.org/publications/10746/international-safeguards-in-the-design-of-fuel-fabrication-plants</b:URL>
+    <b:RefOrder>36</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE1814</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{06387BA9-57C9-4AA0-AD25-F0F366A01FC6}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Energy Series No. NF-T-3.1 - International Safeguards in the Design of Facilities for Long Term Spent Fuel Management</b:Title>
+    <b:Year>2018</b:Year>
+    <b:URL>https://www.iaea.org/publications/10806/international-safeguards-in-the-design-of-facilities-for-long-term-spent-fuel-management</b:URL>
+    <b:RefOrder>37</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE176</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{90790C57-24A9-4E0A-AF78-BE1B421E1DF3}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Energy Series No. NF-T-4.8 - International Safeguards in the Design of Uranium Conversion Plants</b:Title>
+    <b:Year>2017</b:Year>
+    <b:URL>https://www.iaea.org/publications/10759/international-safeguards-in-the-design-of-uranium-conversion-plants</b:URL>
+    <b:RefOrder>38</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE197</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{52695D0E-F679-4C3C-B35A-04C250F99F64}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Energy Series No. NF-T-3.2 - International Safeguards in the Design of Reprocessing Plants</b:Title>
+    <b:Year>2019</b:Year>
+    <b:URL>https://www.iaea.org/publications/13454/international-safeguards-in-the-design-of-reprocessing-plants</b:URL>
+    <b:RefOrder>39</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE198</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{2FF4E37D-94BD-428D-A55A-4082DD15E6BB}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Energy Series No. NF-T-4.10 - International Safeguards in the Design of Enrichment Plants</b:Title>
+    <b:Year>2019</b:Year>
+    <b:URL>https://www.iaea.org/publications/13452/international-safeguards-in-the-design-of-enrichment-plants</b:URL>
+    <b:RefOrder>40</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE251</b:Tag>
+    <b:SourceType>InternetSite</b:SourceType>
+    <b:Guid>{DF53467A-DF0C-4F3E-AA41-05C98018E233}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Energy Series No. NW-T-1.28 - International Safeguards in the Design of Radioactive Waste Management Programmes</b:Title>
+    <b:Year>2025</b:Year>
+    <b:URL>https://www.iaea.org/publications/15489/international-safeguards-in-the-design-of-radioactive-waste-management-programmes</b:URL>
+    <b:RefOrder>41</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>Dep22</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
     <b:Guid>{A116A24A-658F-482F-9B2A-ABC35888EFEA}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>Department of Trade and Industry</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>Definition of Essential Equipment for Facility Operation – An Operator’s Perspective (SRDP-R260)</b:Title>
     <b:Year>2022</b:Year>
-    <b:RefOrder>23</b:RefOrder>
+    <b:RefOrder>42</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR294</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{CA8C3EE1-F1A6-4A6E-9922-0C168CD12E35}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>CNSS-SAF-GD-001 - Guidelines for the Preparation and Submission of Declarations Pursuant to Article</b:Title>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
+    <b:RefOrder>43</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR51</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{F0D62252-DD84-4680-AAB2-CB317FE6E85E}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-TAST-GD-027 - Training and Assuring Personnel Competence</b:Title>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
+    <b:RefOrder>16</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR240</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{FD16B152-732A-4DAD-830C-9ED62507C248}</b:Guid>
+    <b:Title>CNS-TAST-GD-3.3 - Workspaces Equipment and User Interfaces</b:Title>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:URL>Available internally via HOW2 Hub and externally via the ONR website.</b:URL>
+    <b:RefOrder>17</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR25</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{8BFE8C4B-BB6C-4EA2-80C9-294CE0B89D83}</b:Guid>
+    <b:Title>Addendum NSR19 Regulation 31 regime for limited operation reporters - SAF 8272 (2025/6644)</b:Title>
+    <b:Year>2025</b:Year>
+    <b:Publisher>ONR</b:Publisher>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:RefOrder>7</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR26</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{8C35E69D-690B-4853-BE0B-AF846E874719}</b:Guid>
+    <b:Title>ONR-INSP-GD-070 - Organisational culture guide for inspectors</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Month>June</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-070</b:URL>
+    <b:RefOrder>15</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR261</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{94277EB5-5187-4D9F-B1D3-AE26BFD38919}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>LC 36 – Organisational capability - NS-INSP-GD-036</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>April</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-036</b:URL>
+    <b:RefOrder>18</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR262</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{755C270E-E604-491D-83C4-794697E874D1}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Licence Condition 10 - Training - NS-INSP-GD-010</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>January</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-010</b:URL>
+    <b:RefOrder>19</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR263</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{0361FDE6-DB2A-4F5C-A856-28F053E7B497}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Licence Condition 12 – Duly authorised and other suitably qualified and experienced persons - NS-INSP-GD-012 - Issue 4.1</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>January</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-012</b:URL>
+    <b:RefOrder>20</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR264</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{302B424B-5891-4BC4-91E1-0D63BD07439D}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>LC29 – Duty to carry out tests, inspections and examinations - NS-INSP-GD-029 - Issue: 6.1</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>April</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-029</b:URL>
+    <b:RefOrder>22</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR265</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{415FB749-0D9B-4D43-B7E7-FF33FD6670EA}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>LC 28 – Examination, Inspection, Maintenance and Testing (EIMT) - NS-INSP-GD-028 - Issue: 9.2</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>June</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-028</b:URL>
+    <b:RefOrder>21</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ISO051</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{E8A26176-8907-4729-BA42-DA833D44F992}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ISO</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>ISO/IEC 27002:2022 -  Information security, cybersecurity and privacy protection — Information security controls</b:Title>
+    <b:Year>2022</b:Year>
+    <b:RefOrder>26</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR266</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{F4FC6D94-906A-4017-8B7D-8A45EF759C48}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>LC19 – Construction or installation of new plant | Issue: 7.2 - NS-INSP-GD-019</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>March</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-019</b:URL>
+    <b:RefOrder>29</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR267</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{00621E02-0F4A-4DF8-B68C-52BFAED5D18C}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-INSP-GD-020 - LC20 – Modification to design of plant under construction | Issue: 7.2</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>April</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-020</b:URL>
+    <b:RefOrder>30</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR268</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{0A232DE8-A325-4DBF-B438-76F0F865A2A7}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-INSP-GD-021 - LC21 – Commissioning | Issue: 7.2</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>April</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-021</b:URL>
+    <b:RefOrder>31</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR269</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{8CBCB700-F719-4400-A943-853DD2FF7C9A}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-INSP-GD-022 - LC22 – Modification or experiment on existing plant | Issue: 7.1</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>April</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-022</b:URL>
+    <b:RefOrder>32</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR2610</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{31A85922-EA92-453A-86B4-C7A60B4DA57A}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-INSP-GD-035 - LC35 – Decommissioning | Issue: 7.1</b:Title>
+    <b:Year>2026</b:Year>
+    <b:Month>April</b:Month>
+    <b:URL>https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/ns-insp-gd-035</b:URL>
+    <b:RefOrder>33</b:RefOrder>
   </b:Source>
 </b:Sources>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="221" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2a0239fb57c581bced025e54e7cca7e9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:dd2817321d504f1caee75a1112d299d4" minOccurs="0"/>
+                <xsd:element ref="ns4:PCR_x003f_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c4e2855-9588-4bc9-9890-af639bd565eb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PolicyPortalIssueNo" ma:index="2" nillable="true" ma:displayName="Issue No." ma:internalName="PolicyPortalIssueNo" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocRef" ma:index="3" nillable="true" ma:displayName="Doc. Ref." ma:internalName="PolicyPortalDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Framework/Strategy"/>
+          <xsd:enumeration value="Guidance (Gen.)"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="HSW Standard"/>
+          <xsd:enumeration value="Instruction"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="MoU"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Procedure"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="R2A2"/>
+          <xsd:enumeration value="Strategy"/>
+          <xsd:enumeration value="TAG"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="TIG"/>
+          <xsd:enumeration value="TOR"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Academy - Training / L&amp;D"/>
+              <xsd:enumeration value="Accessibility"/>
+              <xsd:enumeration value="Accounting &amp; Budgeting"/>
+              <xsd:enumeration value="ALARP Working Group"/>
+              <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
+              <xsd:enumeration value="Assessment (Nuclear safety)"/>
+              <xsd:enumeration value="Business Impact Target (BIT)"/>
+              <xsd:enumeration value="Business Travel"/>
+              <xsd:enumeration value="Change Management (Org.)"/>
+              <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
+              <xsd:enumeration value="Civil Engineering"/>
+              <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
+              <xsd:enumeration value="Civil Nuclear Security"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Conducting Investigations"/>
+              <xsd:enumeration value="Compliance"/>
+              <xsd:enumeration value="Contractor Management"/>
+              <xsd:enumeration value="Cyber Security and Information Assurance"/>
+              <xsd:enumeration value="Data Protection"/>
+              <xsd:enumeration value="Defence - Propulsion"/>
+              <xsd:enumeration value="Delivery Lead - Technical Division (R&amp;TS)"/>
+              <xsd:enumeration value="Development of Regulations and Guides"/>
+              <xsd:enumeration value="Diversity &amp; Inclusion (HR)"/>
+              <xsd:enumeration value="Divisional Delivery Support (DDS)"/>
+              <xsd:enumeration value="EC&amp;I Engineering"/>
+              <xsd:enumeration value="Efficiency Framework"/>
+              <xsd:enumeration value="Emergency P&amp;R"/>
+              <xsd:enumeration value="Emergency Preparedness &amp; Response (EP&amp;R)"/>
+              <xsd:enumeration value="Environment and Sustainability"/>
+              <xsd:enumeration value="Estates"/>
+              <xsd:enumeration value="Expenses"/>
+              <xsd:enumeration value="Export Control"/>
+              <xsd:enumeration value="Fault Analysis"/>
+              <xsd:enumeration value="Freedom of Information (FOI) &amp; Gen. Enquiries"/>
+              <xsd:enumeration value="GDA"/>
+              <xsd:enumeration value="Gifts and Hospitality"/>
+              <xsd:enumeration value="Governance"/>
+              <xsd:enumeration value="Health, Safety and Wellbeing (HSW)"/>
+              <xsd:enumeration value="Human &amp; Organisational Capability"/>
+              <xsd:enumeration value="Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Information Management"/>
+              <xsd:enumeration value="Information Security"/>
+              <xsd:enumeration value="International Cooperation"/>
+              <xsd:enumeration value="Invoice Management"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="Land Use Planning"/>
+              <xsd:enumeration value="Leadership and Management for Safety and Security"/>
+              <xsd:enumeration value="Learning &amp; Development"/>
+              <xsd:enumeration value="Legal Support"/>
+              <xsd:enumeration value="Management System"/>
+              <xsd:enumeration value="Mechanical Engineering"/>
+              <xsd:enumeration value="New build/construction"/>
+              <xsd:enumeration value="NHSS"/>
+              <xsd:enumeration value="Notification &amp; Authorisation"/>
+              <xsd:enumeration value="Nuclear Liabilities Regulation"/>
+              <xsd:enumeration value="Operating Reactors"/>
+              <xsd:enumeration value="Operational Inspection"/>
+              <xsd:enumeration value="Organisational Learning"/>
+              <xsd:enumeration value="People Services"/>
+              <xsd:enumeration value="Performance Management (HR)"/>
+              <xsd:enumeration value="Permissioning"/>
+              <xsd:enumeration value="PMO"/>
+              <xsd:enumeration value="Policy"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
+              <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
+              <xsd:enumeration value="Regulatory Assurance"/>
+              <xsd:enumeration value="Regulatory Oversight"/>
+              <xsd:enumeration value="Research &amp; Development"/>
+              <xsd:enumeration value="Risk Management"/>
+              <xsd:enumeration value="RITE"/>
+              <xsd:enumeration value="Safeguards"/>
+              <xsd:enumeration value="Safety Case Working Group"/>
+              <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
+              <xsd:enumeration value="Sellafield"/>
+              <xsd:enumeration value="Shared Services"/>
+              <xsd:enumeration value="Structural Integrity"/>
+              <xsd:enumeration value="Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="Whistleblowing"/>
+              <xsd:enumeration value="WIReD"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
+              <xsd:enumeration value="Corporate Security Manager"/>
+              <xsd:enumeration value="Data Protection Compliance Lead"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
+              <xsd:enumeration value="Executive Office Support"/>
+              <xsd:enumeration value="Export Control Manager"/>
+              <xsd:enumeration value="Governance and Compliance Lead"/>
+              <xsd:enumeration value="Governance Manager"/>
+              <xsd:enumeration value="Head of Academy"/>
+              <xsd:enumeration value="Head of Commercial Management and Procurement"/>
+              <xsd:enumeration value="Head of Communications"/>
+              <xsd:enumeration value="Head of Compliance"/>
+              <xsd:enumeration value="Head of Data and Analytics"/>
+              <xsd:enumeration value="Head of Governance and Compliance"/>
+              <xsd:enumeration value="Head of Private Office"/>
+              <xsd:enumeration value="Head of Estates and Shared Services"/>
+              <xsd:enumeration value="Head of Finance and Commercial"/>
+              <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
+              <xsd:enumeration value="Head of IT"/>
+              <xsd:enumeration value="Head of Legal Liaison"/>
+              <xsd:enumeration value="Head of Organisational Development (HR)"/>
+              <xsd:enumeration value="Head of Organisational Learning"/>
+              <xsd:enumeration value="Head of People Services"/>
+              <xsd:enumeration value="Head of PMO"/>
+              <xsd:enumeration value="Head of Policy"/>
+              <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
+              <xsd:enumeration value="Head of Risk and Assurance"/>
+              <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
+              <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
+              <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
+              <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
+              <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
+              <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
+              <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
+              <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
+              <xsd:enumeration value="HoP - DDS"/>
+              <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
+              <xsd:enumeration value="HoP - Fault Analysis"/>
+              <xsd:enumeration value="HoP - Human and Organisational Capability"/>
+              <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
+              <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
+              <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
+              <xsd:enumeration value="HoP - Operational Inspection"/>
+              <xsd:enumeration value="HoP - Protective Security"/>
+              <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
+              <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
+              <xsd:enumeration value="HoP - Safeguards"/>
+              <xsd:enumeration value="HSW Manager"/>
+              <xsd:enumeration value="Information Management Manager"/>
+              <xsd:enumeration value="WIReD Product Owner"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueDate" ma:index="11" nillable="true" ma:displayName="Issue Date" ma:format="DateOnly" ma:internalName="PolicyPortalIssueDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalReviewDate" ma:index="12" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="PolicyPortalReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueHistoryComments" ma:index="15" nillable="true" ma:displayName="Issue History/Comments" ma:internalName="PolicyPortalIssueHistoryComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalFirstPublicationDate" ma:index="16" nillable="true" ma:displayName="First Publication Date" ma:format="DateOnly" ma:internalName="PolicyPortalFirstPublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldDocRef" ma:index="17" nillable="true" ma:displayName="Old Doc. Ref." ma:internalName="PolicyPortalOldDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldRecordRef" ma:index="18" nillable="true" ma:displayName="Old Record Ref." ma:internalName="PolicyPortalOldRecordRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalPublishStatus" ma:index="25" nillable="true" ma:displayName="Publish Status" ma:format="Dropdown" ma:internalName="PolicyPortalPublishStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Live"/>
+          <xsd:enumeration value="Unpublished"/>
+          <xsd:enumeration value="Withdrawn"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="31" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85a4ca9d-4aea-456d-868e-8e20a97dbaed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05350e14-297a-489c-ad04-faf6563b232c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="dd2817321d504f1caee75a1112d299d4" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="dd2817321d504f1caee75a1112d299d4" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{dd281732-1d50-4f1c-aee7-5a1112d299d4}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="7b4e1cbc-bd02-4183-9474-8a15f7a1216f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PCR_x003f_" ma:index="34" nillable="true" ma:displayName="PCR?" ma:default="0" ma:description="Document forms part of the Policy Compliance Report for ARAC." ma:format="Dropdown" ma:internalName="PCR_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA84CE0F-2C7D-40A0-925B-FBBAAF58D633}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9419ACF-FD9B-4EEB-B545-BB3F91B9B619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302464A8-7BA5-4131-8D06-4B18A77BE91D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490ED5B9-84BB-4E11-AB53-C0B8C211310C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53522E1C-60D1-4154-90EA-8766434BF927}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1E7696-64D0-4E76-BD09-5F47C27AB98C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67830FF7-5D6D-4942-A652-B233667913C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
-  <Pages>72</Pages>
-[...1 lines deleted...]
-  <Characters>119279</Characters>
+  <Pages>78</Pages>
+  <Words>20700</Words>
+  <Characters>119026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>993</Lines>
-  <Paragraphs>279</Paragraphs>
+  <Lines>2587</Lines>
+  <Paragraphs>1135</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Safeguards</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>139925</CharactersWithSpaces>
+  <CharactersWithSpaces>138591</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Safeguards</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>4.1</cp:contentStatus>
+  <cp:contentStatus>5</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227</vt:lpwstr>
+  </property>
 </Properties>
 </file>